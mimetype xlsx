--- v0 (2025-10-05)
+++ v1 (2026-05-06)
@@ -1,59 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pikespeakregionalbuilding-my.sharepoint.com/personal/shelley_pprbd_org/Documents/Handouts/2023 RBC handouts/Residential/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pikespeakregionalbuilding.sharepoint.com/Plan Review/Shared Documents/WebSiteFiles/2023 PPRBC/2 Residential Handouts/Mechanical/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C473DCDA-7A5A-47C7-B873-27A3C32F974F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6688DEC0-D4CF-42A9-8C46-A46AA4EFFD68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4500" yWindow="1380" windowWidth="24230" windowHeight="16760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="18429" yWindow="1740" windowWidth="22782" windowHeight="15583" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="N36" i="1" l="1"/>
@@ -167,289 +169,374 @@
   <c r="P36" i="1"/>
   <c r="P19" i="1"/>
   <c r="P21" i="1"/>
   <c r="I19" i="1"/>
   <c r="M21" i="1"/>
   <c r="Q21" i="1" s="1"/>
   <c r="L35" i="1" l="1"/>
   <c r="L37" i="1" s="1"/>
   <c r="L39" i="1" s="1"/>
   <c r="L41" i="1" s="1"/>
   <c r="Q19" i="1"/>
   <c r="H35" i="1"/>
   <c r="H37" i="1" l="1"/>
   <c r="P35" i="1"/>
   <c r="H39" i="1" l="1"/>
   <c r="P37" i="1"/>
   <c r="P39" i="1" l="1"/>
   <c r="H41" i="1"/>
   <c r="P41" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
+    <author>Rebekah Allen</author>
     <author>Sean Donohue</author>
     <author>Larry Walsh</author>
   </authors>
   <commentList>
-    <comment ref="B17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="H14" authorId="0" shapeId="0" xr:uid="{885B43AB-45E0-4165-9BB0-05807331D8F1}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <charset val="1"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H15" authorId="0" shapeId="0" xr:uid="{C5EB8394-2803-4AF3-A07B-3E8EBCA8B9D9}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="H16" authorId="0" shapeId="0" xr:uid="{CBE98C9B-7934-42E5-B52B-48A1148263A5}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B17" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the average wall height for each story measured from floor surface of one floor to the floor surface of the floor above.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="H17" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>For crawlspaces, enter the height from grade to the top of the floor above.</t>
         </r>
       </text>
     </comment>
-    <comment ref="D19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="C19" authorId="0" shapeId="0" xr:uid="{BAE88492-0F48-47C1-96A1-3C8C1A035835}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D19" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The foundation wall surface area that is in contact with soil.  Calculated for you.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="H19" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="J19" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.</t>
         </r>
       </text>
     </comment>
-    <comment ref="D20" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
+    <comment ref="C20" authorId="0" shapeId="0" xr:uid="{73106A7D-7E7A-413E-BE3D-5A5FECF5DCE2}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D20" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the foundation wall surface area in contact with outside air.</t>
         </r>
       </text>
     </comment>
-    <comment ref="L21" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
+    <comment ref="L21" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
           </rPr>
           <t xml:space="preserve">These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="N21" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
+    <comment ref="N21" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
           </rPr>
           <t xml:space="preserve">These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="B26" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
+    <comment ref="E24" authorId="0" shapeId="0" xr:uid="{43F9CC61-72A7-48EB-8D50-8F60BCD25609}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="B26" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Include any doors than have less than 50% glazing.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B27" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
+    <comment ref="B27" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Assumes insulation at the ceiling joist or bottom chord of trusses.  Enter the flat area of the entire roof, including any skylights.</t>
         </r>
       </text>
     </comment>
-    <comment ref="I27" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
+    <comment ref="I27" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>A crawlspace does not have a roof, it has a floor over it.  Enter any floor insulation values in the appropriate level containing the floor.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B29" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
+    <comment ref="B29" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Assumes rafter or scissor truss construction.  Enter the flat area of the entire roof, including any skylights.  Pitch is taken into account in the next row.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B30" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
+    <comment ref="B30" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the pitch of the INTERIOR surface of a cathedral or vaulted ceiling.  This is the vertical RISE for a horizontal RUN of 12.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B32" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
+    <comment ref="B32" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the area of insulation for the foundation wall below exposed full-height framed wall.  Examples include: walk out basements and slab on grade construction.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B33" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
+    <comment ref="B33" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These include: Garages, crawlspaces and similar construction where the floor is over unheated but enclosed construction.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B34" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
+    <comment ref="B34" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These include: Bays, porches, overhangs, cantilevers and similar construction where the floor is exposed to the exterior.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P35" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
+    <comment ref="P35" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This is the summary that should appear on the Heat Loss Certificate.</t>
         </r>
       </text>
     </comment>
-    <comment ref="F41" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
+    <comment ref="F41" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This information is usually listed on the appliance, or available from the supplier.  This value cannot be lower than 80%.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P41" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
+    <comment ref="P41" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This is the minimum heat input required to meet the heat loss as calculated.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="80">
   <si>
     <t>Directions:</t>
   </si>
   <si>
     <t>Enter or modify information in the</t>
   </si>
   <si>
@@ -458,278 +545,278 @@
   <si>
     <t>cells only.  All other cells are locked.</t>
   </si>
   <si>
     <t>DO NOT enter both R and U values.  The worksheet defaults to the R value.  If you want to use the U value, leave the R value empty.</t>
   </si>
   <si>
     <t>The values listed in the R and U columns are the most common but may be modified depending on building materials actually used.</t>
   </si>
   <si>
     <t>For all Areas, enter the value in square feet.  BTU/hr means British Thermal Unit per hour, a unit measure of heat loss over time.</t>
   </si>
   <si>
     <t>The Areas in Row 5A and 5C are locked for your benefit.  Please insure that these are a positive number or you will get an error message.</t>
   </si>
   <si>
     <t>For further direction, cells with a red triangle offer additional comments when the cursor is placed over the cell.</t>
   </si>
   <si>
     <t>When finished, print this form and attach it to your plans for review.</t>
   </si>
   <si>
     <t>Pikes Peak Regional Building Department</t>
   </si>
   <si>
+    <t>Contractor/Builder:</t>
+  </si>
+  <si>
+    <t>Address or Master#:</t>
+  </si>
+  <si>
+    <t>Date:</t>
+  </si>
+  <si>
+    <t>Space under consideration</t>
+  </si>
+  <si>
+    <t>Crawlspace</t>
+  </si>
+  <si>
+    <t>Basement</t>
+  </si>
+  <si>
+    <t>Main Floor</t>
+  </si>
+  <si>
+    <t>Upper Floor</t>
+  </si>
+  <si>
+    <t>Entire House</t>
+  </si>
+  <si>
+    <t>Running perimeter of exterior wall (feet)</t>
+  </si>
+  <si>
+    <t>Floor area (square feet)</t>
+  </si>
+  <si>
+    <t>Wall height (feet)</t>
+  </si>
+  <si>
+    <t>TYPE OF EXPOSURE</t>
+  </si>
+  <si>
+    <t>Material</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>Area</t>
+  </si>
+  <si>
+    <t>BTU/hr</t>
+  </si>
+  <si>
+    <t>Net exposed walls</t>
+  </si>
+  <si>
+    <t>A.</t>
+  </si>
+  <si>
+    <t>Concrete earth</t>
+  </si>
+  <si>
+    <t>B.</t>
+  </si>
+  <si>
+    <t>Concrete air</t>
+  </si>
+  <si>
+    <t>C.</t>
+  </si>
+  <si>
+    <t>2x4</t>
+  </si>
+  <si>
+    <t>D.</t>
+  </si>
+  <si>
+    <t>2x6</t>
+  </si>
+  <si>
+    <t>Windows and Glass doors</t>
+  </si>
+  <si>
+    <t>E.</t>
+  </si>
+  <si>
+    <t>Window bsmt</t>
+  </si>
+  <si>
+    <t>F.</t>
+  </si>
+  <si>
+    <t>Window other</t>
+  </si>
+  <si>
+    <t>G.</t>
+  </si>
+  <si>
+    <t>Glass door</t>
+  </si>
+  <si>
+    <t>Solid doors</t>
+  </si>
+  <si>
+    <t>H.</t>
+  </si>
+  <si>
+    <t>Gross roof</t>
+  </si>
+  <si>
+    <t>I.</t>
+  </si>
+  <si>
+    <t>Flat ceiling</t>
+  </si>
+  <si>
+    <t>Skylights</t>
+  </si>
+  <si>
+    <t>J.</t>
+  </si>
+  <si>
+    <t>8a</t>
+  </si>
+  <si>
+    <t>Ia.</t>
+  </si>
+  <si>
+    <t>Sloped ceiling</t>
+  </si>
+  <si>
+    <t>Pitch in 12</t>
+  </si>
+  <si>
+    <t>Ja.</t>
+  </si>
+  <si>
+    <t>Floors on grade</t>
+  </si>
+  <si>
+    <t>K.</t>
+  </si>
+  <si>
+    <t>Slab insulation</t>
+  </si>
+  <si>
+    <t>Floors / unheated</t>
+  </si>
+  <si>
+    <t>L.</t>
+  </si>
+  <si>
+    <t>Floors / exterior</t>
+  </si>
+  <si>
+    <t>M.</t>
+  </si>
+  <si>
+    <t>Building Envelope Heat Loss</t>
+  </si>
+  <si>
+    <t>Infiltration Heat Loss (based on average of 0.35 ACH)</t>
+  </si>
+  <si>
+    <t>Total Heat Loss</t>
+  </si>
+  <si>
+    <t>Altitude deration</t>
+  </si>
+  <si>
+    <t>Caloric deration of natural gas</t>
+  </si>
+  <si>
+    <t>Output</t>
+  </si>
+  <si>
+    <t>Total Output</t>
+  </si>
+  <si>
+    <t>(constant)</t>
+  </si>
+  <si>
+    <t>Efficiency deration</t>
+  </si>
+  <si>
+    <t>Efficiency of heating equipment</t>
+  </si>
+  <si>
+    <t>Input</t>
+  </si>
+  <si>
+    <t>Total Input</t>
+  </si>
+  <si>
+    <t>form release: 12/09/2003</t>
+  </si>
+  <si>
+    <t>revised: 04/30/2026</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Heat Loss Calculation Table </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>(ver. 2.2)</t>
+      <t>(ver. 2.3)</t>
     </r>
-  </si>
-[...202 lines deleted...]
-    <t>revised 5/20/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0\ &quot;BTU/hr&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ \B\t\u"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -757,50 +844,62 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
     </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1054,410 +1153,413 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="118">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1678,1951 +1780,1949 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.15" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.7265625" style="5" customWidth="1"/>
-[...446 lines deleted...]
-    <col min="16146" max="16384" width="9.1796875" style="4"/>
+    <col min="1" max="1" width="3.69140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18.69140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="4.69140625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="14.69140625" style="4" customWidth="1"/>
+    <col min="5" max="7" width="6.69140625" style="4" customWidth="1"/>
+    <col min="8" max="17" width="9.69140625" style="4" customWidth="1"/>
+    <col min="18" max="256" width="9.15234375" style="4"/>
+    <col min="257" max="257" width="3.69140625" style="4" customWidth="1"/>
+    <col min="258" max="258" width="18.69140625" style="4" customWidth="1"/>
+    <col min="259" max="259" width="4.69140625" style="4" customWidth="1"/>
+    <col min="260" max="260" width="14.69140625" style="4" customWidth="1"/>
+    <col min="261" max="263" width="6.69140625" style="4" customWidth="1"/>
+    <col min="264" max="273" width="9.69140625" style="4" customWidth="1"/>
+    <col min="274" max="512" width="9.15234375" style="4"/>
+    <col min="513" max="513" width="3.69140625" style="4" customWidth="1"/>
+    <col min="514" max="514" width="18.69140625" style="4" customWidth="1"/>
+    <col min="515" max="515" width="4.69140625" style="4" customWidth="1"/>
+    <col min="516" max="516" width="14.69140625" style="4" customWidth="1"/>
+    <col min="517" max="519" width="6.69140625" style="4" customWidth="1"/>
+    <col min="520" max="529" width="9.69140625" style="4" customWidth="1"/>
+    <col min="530" max="768" width="9.15234375" style="4"/>
+    <col min="769" max="769" width="3.69140625" style="4" customWidth="1"/>
+    <col min="770" max="770" width="18.69140625" style="4" customWidth="1"/>
+    <col min="771" max="771" width="4.69140625" style="4" customWidth="1"/>
+    <col min="772" max="772" width="14.69140625" style="4" customWidth="1"/>
+    <col min="773" max="775" width="6.69140625" style="4" customWidth="1"/>
+    <col min="776" max="785" width="9.69140625" style="4" customWidth="1"/>
+    <col min="786" max="1024" width="9.15234375" style="4"/>
+    <col min="1025" max="1025" width="3.69140625" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="18.69140625" style="4" customWidth="1"/>
+    <col min="1027" max="1027" width="4.69140625" style="4" customWidth="1"/>
+    <col min="1028" max="1028" width="14.69140625" style="4" customWidth="1"/>
+    <col min="1029" max="1031" width="6.69140625" style="4" customWidth="1"/>
+    <col min="1032" max="1041" width="9.69140625" style="4" customWidth="1"/>
+    <col min="1042" max="1280" width="9.15234375" style="4"/>
+    <col min="1281" max="1281" width="3.69140625" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="18.69140625" style="4" customWidth="1"/>
+    <col min="1283" max="1283" width="4.69140625" style="4" customWidth="1"/>
+    <col min="1284" max="1284" width="14.69140625" style="4" customWidth="1"/>
+    <col min="1285" max="1287" width="6.69140625" style="4" customWidth="1"/>
+    <col min="1288" max="1297" width="9.69140625" style="4" customWidth="1"/>
+    <col min="1298" max="1536" width="9.15234375" style="4"/>
+    <col min="1537" max="1537" width="3.69140625" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="18.69140625" style="4" customWidth="1"/>
+    <col min="1539" max="1539" width="4.69140625" style="4" customWidth="1"/>
+    <col min="1540" max="1540" width="14.69140625" style="4" customWidth="1"/>
+    <col min="1541" max="1543" width="6.69140625" style="4" customWidth="1"/>
+    <col min="1544" max="1553" width="9.69140625" style="4" customWidth="1"/>
+    <col min="1554" max="1792" width="9.15234375" style="4"/>
+    <col min="1793" max="1793" width="3.69140625" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="18.69140625" style="4" customWidth="1"/>
+    <col min="1795" max="1795" width="4.69140625" style="4" customWidth="1"/>
+    <col min="1796" max="1796" width="14.69140625" style="4" customWidth="1"/>
+    <col min="1797" max="1799" width="6.69140625" style="4" customWidth="1"/>
+    <col min="1800" max="1809" width="9.69140625" style="4" customWidth="1"/>
+    <col min="1810" max="2048" width="9.15234375" style="4"/>
+    <col min="2049" max="2049" width="3.69140625" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="18.69140625" style="4" customWidth="1"/>
+    <col min="2051" max="2051" width="4.69140625" style="4" customWidth="1"/>
+    <col min="2052" max="2052" width="14.69140625" style="4" customWidth="1"/>
+    <col min="2053" max="2055" width="6.69140625" style="4" customWidth="1"/>
+    <col min="2056" max="2065" width="9.69140625" style="4" customWidth="1"/>
+    <col min="2066" max="2304" width="9.15234375" style="4"/>
+    <col min="2305" max="2305" width="3.69140625" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="18.69140625" style="4" customWidth="1"/>
+    <col min="2307" max="2307" width="4.69140625" style="4" customWidth="1"/>
+    <col min="2308" max="2308" width="14.69140625" style="4" customWidth="1"/>
+    <col min="2309" max="2311" width="6.69140625" style="4" customWidth="1"/>
+    <col min="2312" max="2321" width="9.69140625" style="4" customWidth="1"/>
+    <col min="2322" max="2560" width="9.15234375" style="4"/>
+    <col min="2561" max="2561" width="3.69140625" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="18.69140625" style="4" customWidth="1"/>
+    <col min="2563" max="2563" width="4.69140625" style="4" customWidth="1"/>
+    <col min="2564" max="2564" width="14.69140625" style="4" customWidth="1"/>
+    <col min="2565" max="2567" width="6.69140625" style="4" customWidth="1"/>
+    <col min="2568" max="2577" width="9.69140625" style="4" customWidth="1"/>
+    <col min="2578" max="2816" width="9.15234375" style="4"/>
+    <col min="2817" max="2817" width="3.69140625" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="18.69140625" style="4" customWidth="1"/>
+    <col min="2819" max="2819" width="4.69140625" style="4" customWidth="1"/>
+    <col min="2820" max="2820" width="14.69140625" style="4" customWidth="1"/>
+    <col min="2821" max="2823" width="6.69140625" style="4" customWidth="1"/>
+    <col min="2824" max="2833" width="9.69140625" style="4" customWidth="1"/>
+    <col min="2834" max="3072" width="9.15234375" style="4"/>
+    <col min="3073" max="3073" width="3.69140625" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="18.69140625" style="4" customWidth="1"/>
+    <col min="3075" max="3075" width="4.69140625" style="4" customWidth="1"/>
+    <col min="3076" max="3076" width="14.69140625" style="4" customWidth="1"/>
+    <col min="3077" max="3079" width="6.69140625" style="4" customWidth="1"/>
+    <col min="3080" max="3089" width="9.69140625" style="4" customWidth="1"/>
+    <col min="3090" max="3328" width="9.15234375" style="4"/>
+    <col min="3329" max="3329" width="3.69140625" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="18.69140625" style="4" customWidth="1"/>
+    <col min="3331" max="3331" width="4.69140625" style="4" customWidth="1"/>
+    <col min="3332" max="3332" width="14.69140625" style="4" customWidth="1"/>
+    <col min="3333" max="3335" width="6.69140625" style="4" customWidth="1"/>
+    <col min="3336" max="3345" width="9.69140625" style="4" customWidth="1"/>
+    <col min="3346" max="3584" width="9.15234375" style="4"/>
+    <col min="3585" max="3585" width="3.69140625" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="18.69140625" style="4" customWidth="1"/>
+    <col min="3587" max="3587" width="4.69140625" style="4" customWidth="1"/>
+    <col min="3588" max="3588" width="14.69140625" style="4" customWidth="1"/>
+    <col min="3589" max="3591" width="6.69140625" style="4" customWidth="1"/>
+    <col min="3592" max="3601" width="9.69140625" style="4" customWidth="1"/>
+    <col min="3602" max="3840" width="9.15234375" style="4"/>
+    <col min="3841" max="3841" width="3.69140625" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="18.69140625" style="4" customWidth="1"/>
+    <col min="3843" max="3843" width="4.69140625" style="4" customWidth="1"/>
+    <col min="3844" max="3844" width="14.69140625" style="4" customWidth="1"/>
+    <col min="3845" max="3847" width="6.69140625" style="4" customWidth="1"/>
+    <col min="3848" max="3857" width="9.69140625" style="4" customWidth="1"/>
+    <col min="3858" max="4096" width="9.15234375" style="4"/>
+    <col min="4097" max="4097" width="3.69140625" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="18.69140625" style="4" customWidth="1"/>
+    <col min="4099" max="4099" width="4.69140625" style="4" customWidth="1"/>
+    <col min="4100" max="4100" width="14.69140625" style="4" customWidth="1"/>
+    <col min="4101" max="4103" width="6.69140625" style="4" customWidth="1"/>
+    <col min="4104" max="4113" width="9.69140625" style="4" customWidth="1"/>
+    <col min="4114" max="4352" width="9.15234375" style="4"/>
+    <col min="4353" max="4353" width="3.69140625" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="18.69140625" style="4" customWidth="1"/>
+    <col min="4355" max="4355" width="4.69140625" style="4" customWidth="1"/>
+    <col min="4356" max="4356" width="14.69140625" style="4" customWidth="1"/>
+    <col min="4357" max="4359" width="6.69140625" style="4" customWidth="1"/>
+    <col min="4360" max="4369" width="9.69140625" style="4" customWidth="1"/>
+    <col min="4370" max="4608" width="9.15234375" style="4"/>
+    <col min="4609" max="4609" width="3.69140625" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="18.69140625" style="4" customWidth="1"/>
+    <col min="4611" max="4611" width="4.69140625" style="4" customWidth="1"/>
+    <col min="4612" max="4612" width="14.69140625" style="4" customWidth="1"/>
+    <col min="4613" max="4615" width="6.69140625" style="4" customWidth="1"/>
+    <col min="4616" max="4625" width="9.69140625" style="4" customWidth="1"/>
+    <col min="4626" max="4864" width="9.15234375" style="4"/>
+    <col min="4865" max="4865" width="3.69140625" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="18.69140625" style="4" customWidth="1"/>
+    <col min="4867" max="4867" width="4.69140625" style="4" customWidth="1"/>
+    <col min="4868" max="4868" width="14.69140625" style="4" customWidth="1"/>
+    <col min="4869" max="4871" width="6.69140625" style="4" customWidth="1"/>
+    <col min="4872" max="4881" width="9.69140625" style="4" customWidth="1"/>
+    <col min="4882" max="5120" width="9.15234375" style="4"/>
+    <col min="5121" max="5121" width="3.69140625" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="18.69140625" style="4" customWidth="1"/>
+    <col min="5123" max="5123" width="4.69140625" style="4" customWidth="1"/>
+    <col min="5124" max="5124" width="14.69140625" style="4" customWidth="1"/>
+    <col min="5125" max="5127" width="6.69140625" style="4" customWidth="1"/>
+    <col min="5128" max="5137" width="9.69140625" style="4" customWidth="1"/>
+    <col min="5138" max="5376" width="9.15234375" style="4"/>
+    <col min="5377" max="5377" width="3.69140625" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="18.69140625" style="4" customWidth="1"/>
+    <col min="5379" max="5379" width="4.69140625" style="4" customWidth="1"/>
+    <col min="5380" max="5380" width="14.69140625" style="4" customWidth="1"/>
+    <col min="5381" max="5383" width="6.69140625" style="4" customWidth="1"/>
+    <col min="5384" max="5393" width="9.69140625" style="4" customWidth="1"/>
+    <col min="5394" max="5632" width="9.15234375" style="4"/>
+    <col min="5633" max="5633" width="3.69140625" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="18.69140625" style="4" customWidth="1"/>
+    <col min="5635" max="5635" width="4.69140625" style="4" customWidth="1"/>
+    <col min="5636" max="5636" width="14.69140625" style="4" customWidth="1"/>
+    <col min="5637" max="5639" width="6.69140625" style="4" customWidth="1"/>
+    <col min="5640" max="5649" width="9.69140625" style="4" customWidth="1"/>
+    <col min="5650" max="5888" width="9.15234375" style="4"/>
+    <col min="5889" max="5889" width="3.69140625" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="18.69140625" style="4" customWidth="1"/>
+    <col min="5891" max="5891" width="4.69140625" style="4" customWidth="1"/>
+    <col min="5892" max="5892" width="14.69140625" style="4" customWidth="1"/>
+    <col min="5893" max="5895" width="6.69140625" style="4" customWidth="1"/>
+    <col min="5896" max="5905" width="9.69140625" style="4" customWidth="1"/>
+    <col min="5906" max="6144" width="9.15234375" style="4"/>
+    <col min="6145" max="6145" width="3.69140625" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="18.69140625" style="4" customWidth="1"/>
+    <col min="6147" max="6147" width="4.69140625" style="4" customWidth="1"/>
+    <col min="6148" max="6148" width="14.69140625" style="4" customWidth="1"/>
+    <col min="6149" max="6151" width="6.69140625" style="4" customWidth="1"/>
+    <col min="6152" max="6161" width="9.69140625" style="4" customWidth="1"/>
+    <col min="6162" max="6400" width="9.15234375" style="4"/>
+    <col min="6401" max="6401" width="3.69140625" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="18.69140625" style="4" customWidth="1"/>
+    <col min="6403" max="6403" width="4.69140625" style="4" customWidth="1"/>
+    <col min="6404" max="6404" width="14.69140625" style="4" customWidth="1"/>
+    <col min="6405" max="6407" width="6.69140625" style="4" customWidth="1"/>
+    <col min="6408" max="6417" width="9.69140625" style="4" customWidth="1"/>
+    <col min="6418" max="6656" width="9.15234375" style="4"/>
+    <col min="6657" max="6657" width="3.69140625" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="18.69140625" style="4" customWidth="1"/>
+    <col min="6659" max="6659" width="4.69140625" style="4" customWidth="1"/>
+    <col min="6660" max="6660" width="14.69140625" style="4" customWidth="1"/>
+    <col min="6661" max="6663" width="6.69140625" style="4" customWidth="1"/>
+    <col min="6664" max="6673" width="9.69140625" style="4" customWidth="1"/>
+    <col min="6674" max="6912" width="9.15234375" style="4"/>
+    <col min="6913" max="6913" width="3.69140625" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="18.69140625" style="4" customWidth="1"/>
+    <col min="6915" max="6915" width="4.69140625" style="4" customWidth="1"/>
+    <col min="6916" max="6916" width="14.69140625" style="4" customWidth="1"/>
+    <col min="6917" max="6919" width="6.69140625" style="4" customWidth="1"/>
+    <col min="6920" max="6929" width="9.69140625" style="4" customWidth="1"/>
+    <col min="6930" max="7168" width="9.15234375" style="4"/>
+    <col min="7169" max="7169" width="3.69140625" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="18.69140625" style="4" customWidth="1"/>
+    <col min="7171" max="7171" width="4.69140625" style="4" customWidth="1"/>
+    <col min="7172" max="7172" width="14.69140625" style="4" customWidth="1"/>
+    <col min="7173" max="7175" width="6.69140625" style="4" customWidth="1"/>
+    <col min="7176" max="7185" width="9.69140625" style="4" customWidth="1"/>
+    <col min="7186" max="7424" width="9.15234375" style="4"/>
+    <col min="7425" max="7425" width="3.69140625" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="18.69140625" style="4" customWidth="1"/>
+    <col min="7427" max="7427" width="4.69140625" style="4" customWidth="1"/>
+    <col min="7428" max="7428" width="14.69140625" style="4" customWidth="1"/>
+    <col min="7429" max="7431" width="6.69140625" style="4" customWidth="1"/>
+    <col min="7432" max="7441" width="9.69140625" style="4" customWidth="1"/>
+    <col min="7442" max="7680" width="9.15234375" style="4"/>
+    <col min="7681" max="7681" width="3.69140625" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="18.69140625" style="4" customWidth="1"/>
+    <col min="7683" max="7683" width="4.69140625" style="4" customWidth="1"/>
+    <col min="7684" max="7684" width="14.69140625" style="4" customWidth="1"/>
+    <col min="7685" max="7687" width="6.69140625" style="4" customWidth="1"/>
+    <col min="7688" max="7697" width="9.69140625" style="4" customWidth="1"/>
+    <col min="7698" max="7936" width="9.15234375" style="4"/>
+    <col min="7937" max="7937" width="3.69140625" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="18.69140625" style="4" customWidth="1"/>
+    <col min="7939" max="7939" width="4.69140625" style="4" customWidth="1"/>
+    <col min="7940" max="7940" width="14.69140625" style="4" customWidth="1"/>
+    <col min="7941" max="7943" width="6.69140625" style="4" customWidth="1"/>
+    <col min="7944" max="7953" width="9.69140625" style="4" customWidth="1"/>
+    <col min="7954" max="8192" width="9.15234375" style="4"/>
+    <col min="8193" max="8193" width="3.69140625" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="18.69140625" style="4" customWidth="1"/>
+    <col min="8195" max="8195" width="4.69140625" style="4" customWidth="1"/>
+    <col min="8196" max="8196" width="14.69140625" style="4" customWidth="1"/>
+    <col min="8197" max="8199" width="6.69140625" style="4" customWidth="1"/>
+    <col min="8200" max="8209" width="9.69140625" style="4" customWidth="1"/>
+    <col min="8210" max="8448" width="9.15234375" style="4"/>
+    <col min="8449" max="8449" width="3.69140625" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="18.69140625" style="4" customWidth="1"/>
+    <col min="8451" max="8451" width="4.69140625" style="4" customWidth="1"/>
+    <col min="8452" max="8452" width="14.69140625" style="4" customWidth="1"/>
+    <col min="8453" max="8455" width="6.69140625" style="4" customWidth="1"/>
+    <col min="8456" max="8465" width="9.69140625" style="4" customWidth="1"/>
+    <col min="8466" max="8704" width="9.15234375" style="4"/>
+    <col min="8705" max="8705" width="3.69140625" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="18.69140625" style="4" customWidth="1"/>
+    <col min="8707" max="8707" width="4.69140625" style="4" customWidth="1"/>
+    <col min="8708" max="8708" width="14.69140625" style="4" customWidth="1"/>
+    <col min="8709" max="8711" width="6.69140625" style="4" customWidth="1"/>
+    <col min="8712" max="8721" width="9.69140625" style="4" customWidth="1"/>
+    <col min="8722" max="8960" width="9.15234375" style="4"/>
+    <col min="8961" max="8961" width="3.69140625" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="18.69140625" style="4" customWidth="1"/>
+    <col min="8963" max="8963" width="4.69140625" style="4" customWidth="1"/>
+    <col min="8964" max="8964" width="14.69140625" style="4" customWidth="1"/>
+    <col min="8965" max="8967" width="6.69140625" style="4" customWidth="1"/>
+    <col min="8968" max="8977" width="9.69140625" style="4" customWidth="1"/>
+    <col min="8978" max="9216" width="9.15234375" style="4"/>
+    <col min="9217" max="9217" width="3.69140625" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="18.69140625" style="4" customWidth="1"/>
+    <col min="9219" max="9219" width="4.69140625" style="4" customWidth="1"/>
+    <col min="9220" max="9220" width="14.69140625" style="4" customWidth="1"/>
+    <col min="9221" max="9223" width="6.69140625" style="4" customWidth="1"/>
+    <col min="9224" max="9233" width="9.69140625" style="4" customWidth="1"/>
+    <col min="9234" max="9472" width="9.15234375" style="4"/>
+    <col min="9473" max="9473" width="3.69140625" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="18.69140625" style="4" customWidth="1"/>
+    <col min="9475" max="9475" width="4.69140625" style="4" customWidth="1"/>
+    <col min="9476" max="9476" width="14.69140625" style="4" customWidth="1"/>
+    <col min="9477" max="9479" width="6.69140625" style="4" customWidth="1"/>
+    <col min="9480" max="9489" width="9.69140625" style="4" customWidth="1"/>
+    <col min="9490" max="9728" width="9.15234375" style="4"/>
+    <col min="9729" max="9729" width="3.69140625" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="18.69140625" style="4" customWidth="1"/>
+    <col min="9731" max="9731" width="4.69140625" style="4" customWidth="1"/>
+    <col min="9732" max="9732" width="14.69140625" style="4" customWidth="1"/>
+    <col min="9733" max="9735" width="6.69140625" style="4" customWidth="1"/>
+    <col min="9736" max="9745" width="9.69140625" style="4" customWidth="1"/>
+    <col min="9746" max="9984" width="9.15234375" style="4"/>
+    <col min="9985" max="9985" width="3.69140625" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="18.69140625" style="4" customWidth="1"/>
+    <col min="9987" max="9987" width="4.69140625" style="4" customWidth="1"/>
+    <col min="9988" max="9988" width="14.69140625" style="4" customWidth="1"/>
+    <col min="9989" max="9991" width="6.69140625" style="4" customWidth="1"/>
+    <col min="9992" max="10001" width="9.69140625" style="4" customWidth="1"/>
+    <col min="10002" max="10240" width="9.15234375" style="4"/>
+    <col min="10241" max="10241" width="3.69140625" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="18.69140625" style="4" customWidth="1"/>
+    <col min="10243" max="10243" width="4.69140625" style="4" customWidth="1"/>
+    <col min="10244" max="10244" width="14.69140625" style="4" customWidth="1"/>
+    <col min="10245" max="10247" width="6.69140625" style="4" customWidth="1"/>
+    <col min="10248" max="10257" width="9.69140625" style="4" customWidth="1"/>
+    <col min="10258" max="10496" width="9.15234375" style="4"/>
+    <col min="10497" max="10497" width="3.69140625" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="18.69140625" style="4" customWidth="1"/>
+    <col min="10499" max="10499" width="4.69140625" style="4" customWidth="1"/>
+    <col min="10500" max="10500" width="14.69140625" style="4" customWidth="1"/>
+    <col min="10501" max="10503" width="6.69140625" style="4" customWidth="1"/>
+    <col min="10504" max="10513" width="9.69140625" style="4" customWidth="1"/>
+    <col min="10514" max="10752" width="9.15234375" style="4"/>
+    <col min="10753" max="10753" width="3.69140625" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="18.69140625" style="4" customWidth="1"/>
+    <col min="10755" max="10755" width="4.69140625" style="4" customWidth="1"/>
+    <col min="10756" max="10756" width="14.69140625" style="4" customWidth="1"/>
+    <col min="10757" max="10759" width="6.69140625" style="4" customWidth="1"/>
+    <col min="10760" max="10769" width="9.69140625" style="4" customWidth="1"/>
+    <col min="10770" max="11008" width="9.15234375" style="4"/>
+    <col min="11009" max="11009" width="3.69140625" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="18.69140625" style="4" customWidth="1"/>
+    <col min="11011" max="11011" width="4.69140625" style="4" customWidth="1"/>
+    <col min="11012" max="11012" width="14.69140625" style="4" customWidth="1"/>
+    <col min="11013" max="11015" width="6.69140625" style="4" customWidth="1"/>
+    <col min="11016" max="11025" width="9.69140625" style="4" customWidth="1"/>
+    <col min="11026" max="11264" width="9.15234375" style="4"/>
+    <col min="11265" max="11265" width="3.69140625" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="18.69140625" style="4" customWidth="1"/>
+    <col min="11267" max="11267" width="4.69140625" style="4" customWidth="1"/>
+    <col min="11268" max="11268" width="14.69140625" style="4" customWidth="1"/>
+    <col min="11269" max="11271" width="6.69140625" style="4" customWidth="1"/>
+    <col min="11272" max="11281" width="9.69140625" style="4" customWidth="1"/>
+    <col min="11282" max="11520" width="9.15234375" style="4"/>
+    <col min="11521" max="11521" width="3.69140625" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="18.69140625" style="4" customWidth="1"/>
+    <col min="11523" max="11523" width="4.69140625" style="4" customWidth="1"/>
+    <col min="11524" max="11524" width="14.69140625" style="4" customWidth="1"/>
+    <col min="11525" max="11527" width="6.69140625" style="4" customWidth="1"/>
+    <col min="11528" max="11537" width="9.69140625" style="4" customWidth="1"/>
+    <col min="11538" max="11776" width="9.15234375" style="4"/>
+    <col min="11777" max="11777" width="3.69140625" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="18.69140625" style="4" customWidth="1"/>
+    <col min="11779" max="11779" width="4.69140625" style="4" customWidth="1"/>
+    <col min="11780" max="11780" width="14.69140625" style="4" customWidth="1"/>
+    <col min="11781" max="11783" width="6.69140625" style="4" customWidth="1"/>
+    <col min="11784" max="11793" width="9.69140625" style="4" customWidth="1"/>
+    <col min="11794" max="12032" width="9.15234375" style="4"/>
+    <col min="12033" max="12033" width="3.69140625" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="18.69140625" style="4" customWidth="1"/>
+    <col min="12035" max="12035" width="4.69140625" style="4" customWidth="1"/>
+    <col min="12036" max="12036" width="14.69140625" style="4" customWidth="1"/>
+    <col min="12037" max="12039" width="6.69140625" style="4" customWidth="1"/>
+    <col min="12040" max="12049" width="9.69140625" style="4" customWidth="1"/>
+    <col min="12050" max="12288" width="9.15234375" style="4"/>
+    <col min="12289" max="12289" width="3.69140625" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="18.69140625" style="4" customWidth="1"/>
+    <col min="12291" max="12291" width="4.69140625" style="4" customWidth="1"/>
+    <col min="12292" max="12292" width="14.69140625" style="4" customWidth="1"/>
+    <col min="12293" max="12295" width="6.69140625" style="4" customWidth="1"/>
+    <col min="12296" max="12305" width="9.69140625" style="4" customWidth="1"/>
+    <col min="12306" max="12544" width="9.15234375" style="4"/>
+    <col min="12545" max="12545" width="3.69140625" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="18.69140625" style="4" customWidth="1"/>
+    <col min="12547" max="12547" width="4.69140625" style="4" customWidth="1"/>
+    <col min="12548" max="12548" width="14.69140625" style="4" customWidth="1"/>
+    <col min="12549" max="12551" width="6.69140625" style="4" customWidth="1"/>
+    <col min="12552" max="12561" width="9.69140625" style="4" customWidth="1"/>
+    <col min="12562" max="12800" width="9.15234375" style="4"/>
+    <col min="12801" max="12801" width="3.69140625" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="18.69140625" style="4" customWidth="1"/>
+    <col min="12803" max="12803" width="4.69140625" style="4" customWidth="1"/>
+    <col min="12804" max="12804" width="14.69140625" style="4" customWidth="1"/>
+    <col min="12805" max="12807" width="6.69140625" style="4" customWidth="1"/>
+    <col min="12808" max="12817" width="9.69140625" style="4" customWidth="1"/>
+    <col min="12818" max="13056" width="9.15234375" style="4"/>
+    <col min="13057" max="13057" width="3.69140625" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="18.69140625" style="4" customWidth="1"/>
+    <col min="13059" max="13059" width="4.69140625" style="4" customWidth="1"/>
+    <col min="13060" max="13060" width="14.69140625" style="4" customWidth="1"/>
+    <col min="13061" max="13063" width="6.69140625" style="4" customWidth="1"/>
+    <col min="13064" max="13073" width="9.69140625" style="4" customWidth="1"/>
+    <col min="13074" max="13312" width="9.15234375" style="4"/>
+    <col min="13313" max="13313" width="3.69140625" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="18.69140625" style="4" customWidth="1"/>
+    <col min="13315" max="13315" width="4.69140625" style="4" customWidth="1"/>
+    <col min="13316" max="13316" width="14.69140625" style="4" customWidth="1"/>
+    <col min="13317" max="13319" width="6.69140625" style="4" customWidth="1"/>
+    <col min="13320" max="13329" width="9.69140625" style="4" customWidth="1"/>
+    <col min="13330" max="13568" width="9.15234375" style="4"/>
+    <col min="13569" max="13569" width="3.69140625" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="18.69140625" style="4" customWidth="1"/>
+    <col min="13571" max="13571" width="4.69140625" style="4" customWidth="1"/>
+    <col min="13572" max="13572" width="14.69140625" style="4" customWidth="1"/>
+    <col min="13573" max="13575" width="6.69140625" style="4" customWidth="1"/>
+    <col min="13576" max="13585" width="9.69140625" style="4" customWidth="1"/>
+    <col min="13586" max="13824" width="9.15234375" style="4"/>
+    <col min="13825" max="13825" width="3.69140625" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="18.69140625" style="4" customWidth="1"/>
+    <col min="13827" max="13827" width="4.69140625" style="4" customWidth="1"/>
+    <col min="13828" max="13828" width="14.69140625" style="4" customWidth="1"/>
+    <col min="13829" max="13831" width="6.69140625" style="4" customWidth="1"/>
+    <col min="13832" max="13841" width="9.69140625" style="4" customWidth="1"/>
+    <col min="13842" max="14080" width="9.15234375" style="4"/>
+    <col min="14081" max="14081" width="3.69140625" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="18.69140625" style="4" customWidth="1"/>
+    <col min="14083" max="14083" width="4.69140625" style="4" customWidth="1"/>
+    <col min="14084" max="14084" width="14.69140625" style="4" customWidth="1"/>
+    <col min="14085" max="14087" width="6.69140625" style="4" customWidth="1"/>
+    <col min="14088" max="14097" width="9.69140625" style="4" customWidth="1"/>
+    <col min="14098" max="14336" width="9.15234375" style="4"/>
+    <col min="14337" max="14337" width="3.69140625" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="18.69140625" style="4" customWidth="1"/>
+    <col min="14339" max="14339" width="4.69140625" style="4" customWidth="1"/>
+    <col min="14340" max="14340" width="14.69140625" style="4" customWidth="1"/>
+    <col min="14341" max="14343" width="6.69140625" style="4" customWidth="1"/>
+    <col min="14344" max="14353" width="9.69140625" style="4" customWidth="1"/>
+    <col min="14354" max="14592" width="9.15234375" style="4"/>
+    <col min="14593" max="14593" width="3.69140625" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="18.69140625" style="4" customWidth="1"/>
+    <col min="14595" max="14595" width="4.69140625" style="4" customWidth="1"/>
+    <col min="14596" max="14596" width="14.69140625" style="4" customWidth="1"/>
+    <col min="14597" max="14599" width="6.69140625" style="4" customWidth="1"/>
+    <col min="14600" max="14609" width="9.69140625" style="4" customWidth="1"/>
+    <col min="14610" max="14848" width="9.15234375" style="4"/>
+    <col min="14849" max="14849" width="3.69140625" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="18.69140625" style="4" customWidth="1"/>
+    <col min="14851" max="14851" width="4.69140625" style="4" customWidth="1"/>
+    <col min="14852" max="14852" width="14.69140625" style="4" customWidth="1"/>
+    <col min="14853" max="14855" width="6.69140625" style="4" customWidth="1"/>
+    <col min="14856" max="14865" width="9.69140625" style="4" customWidth="1"/>
+    <col min="14866" max="15104" width="9.15234375" style="4"/>
+    <col min="15105" max="15105" width="3.69140625" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="18.69140625" style="4" customWidth="1"/>
+    <col min="15107" max="15107" width="4.69140625" style="4" customWidth="1"/>
+    <col min="15108" max="15108" width="14.69140625" style="4" customWidth="1"/>
+    <col min="15109" max="15111" width="6.69140625" style="4" customWidth="1"/>
+    <col min="15112" max="15121" width="9.69140625" style="4" customWidth="1"/>
+    <col min="15122" max="15360" width="9.15234375" style="4"/>
+    <col min="15361" max="15361" width="3.69140625" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="18.69140625" style="4" customWidth="1"/>
+    <col min="15363" max="15363" width="4.69140625" style="4" customWidth="1"/>
+    <col min="15364" max="15364" width="14.69140625" style="4" customWidth="1"/>
+    <col min="15365" max="15367" width="6.69140625" style="4" customWidth="1"/>
+    <col min="15368" max="15377" width="9.69140625" style="4" customWidth="1"/>
+    <col min="15378" max="15616" width="9.15234375" style="4"/>
+    <col min="15617" max="15617" width="3.69140625" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="18.69140625" style="4" customWidth="1"/>
+    <col min="15619" max="15619" width="4.69140625" style="4" customWidth="1"/>
+    <col min="15620" max="15620" width="14.69140625" style="4" customWidth="1"/>
+    <col min="15621" max="15623" width="6.69140625" style="4" customWidth="1"/>
+    <col min="15624" max="15633" width="9.69140625" style="4" customWidth="1"/>
+    <col min="15634" max="15872" width="9.15234375" style="4"/>
+    <col min="15873" max="15873" width="3.69140625" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="18.69140625" style="4" customWidth="1"/>
+    <col min="15875" max="15875" width="4.69140625" style="4" customWidth="1"/>
+    <col min="15876" max="15876" width="14.69140625" style="4" customWidth="1"/>
+    <col min="15877" max="15879" width="6.69140625" style="4" customWidth="1"/>
+    <col min="15880" max="15889" width="9.69140625" style="4" customWidth="1"/>
+    <col min="15890" max="16128" width="9.15234375" style="4"/>
+    <col min="16129" max="16129" width="3.69140625" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="18.69140625" style="4" customWidth="1"/>
+    <col min="16131" max="16131" width="4.69140625" style="4" customWidth="1"/>
+    <col min="16132" max="16132" width="14.69140625" style="4" customWidth="1"/>
+    <col min="16133" max="16135" width="6.69140625" style="4" customWidth="1"/>
+    <col min="16136" max="16145" width="9.69140625" style="4" customWidth="1"/>
+    <col min="16146" max="16384" width="9.15234375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:17" ht="15.45" x14ac:dyDescent="0.4">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
     </row>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="109" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="109"/>
       <c r="H2" s="109"/>
       <c r="I2" s="109"/>
       <c r="J2" s="109"/>
       <c r="K2" s="109"/>
       <c r="L2" s="109"/>
       <c r="M2" s="109"/>
       <c r="N2" s="109"/>
       <c r="O2" s="109"/>
       <c r="P2" s="109"/>
       <c r="Q2" s="109"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="1">
         <f t="shared" ref="A3:A8" si="0">A2+1</f>
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A4" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A5" s="1">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A6" s="1">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A8" s="1">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="5"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
     </row>
-    <row r="10" spans="1:17" ht="22" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:17" ht="22.3" x14ac:dyDescent="0.5">
       <c r="A10" s="110" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="110"/>
       <c r="C10" s="110"/>
       <c r="D10" s="110"/>
       <c r="E10" s="110"/>
       <c r="F10" s="110"/>
       <c r="G10" s="110"/>
       <c r="H10" s="110"/>
       <c r="I10" s="110"/>
       <c r="J10" s="110"/>
       <c r="K10" s="110"/>
       <c r="L10" s="110"/>
       <c r="M10" s="110"/>
       <c r="N10" s="110"/>
       <c r="O10" s="110"/>
       <c r="P10" s="110"/>
       <c r="Q10" s="110"/>
     </row>
-    <row r="11" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:17" ht="17.600000000000001" x14ac:dyDescent="0.4">
       <c r="A11" s="111" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="B11" s="111"/>
       <c r="C11" s="111"/>
       <c r="D11" s="111"/>
       <c r="E11" s="111"/>
       <c r="F11" s="111"/>
       <c r="G11" s="111"/>
       <c r="H11" s="111"/>
       <c r="I11" s="111"/>
       <c r="J11" s="111"/>
       <c r="K11" s="111"/>
       <c r="L11" s="111"/>
       <c r="M11" s="111"/>
       <c r="N11" s="111"/>
       <c r="O11" s="111"/>
       <c r="P11" s="112"/>
       <c r="Q11" s="112"/>
     </row>
-    <row r="12" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:17" ht="17.600000000000001" x14ac:dyDescent="0.4">
       <c r="A12" s="7"/>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A13" s="113" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="113"/>
       <c r="C13" s="114"/>
       <c r="D13" s="114"/>
       <c r="E13" s="114"/>
       <c r="F13" s="114"/>
       <c r="G13" s="115"/>
       <c r="H13" s="113" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I13" s="113"/>
       <c r="J13" s="113"/>
       <c r="K13" s="114"/>
       <c r="L13" s="114"/>
       <c r="M13" s="114"/>
       <c r="N13" s="114"/>
       <c r="O13" s="9" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="P13" s="116"/>
       <c r="Q13" s="116"/>
     </row>
-    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="10">
         <v>1</v>
       </c>
       <c r="B14" s="64" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C14" s="65"/>
       <c r="D14" s="65"/>
       <c r="E14" s="65"/>
       <c r="F14" s="65"/>
-      <c r="G14" s="104"/>
+      <c r="G14" s="106"/>
       <c r="H14" s="100" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I14" s="101"/>
       <c r="J14" s="100" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K14" s="101"/>
       <c r="L14" s="100" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="M14" s="101"/>
       <c r="N14" s="100" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="O14" s="101"/>
       <c r="P14" s="100" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="Q14" s="101"/>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A15" s="11">
         <v>2</v>
       </c>
       <c r="B15" s="64" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C15" s="65"/>
       <c r="D15" s="65"/>
       <c r="E15" s="65"/>
       <c r="F15" s="65"/>
-      <c r="G15" s="104"/>
-[...8 lines deleted...]
-      <c r="P15" s="107">
+      <c r="G15" s="106"/>
+      <c r="H15" s="107"/>
+      <c r="I15" s="108"/>
+      <c r="J15" s="107"/>
+      <c r="K15" s="108"/>
+      <c r="L15" s="107"/>
+      <c r="M15" s="108"/>
+      <c r="N15" s="107"/>
+      <c r="O15" s="108"/>
+      <c r="P15" s="104">
         <f>SUM(H15:O15)</f>
         <v>0</v>
       </c>
-      <c r="Q15" s="108"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="Q15" s="105"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A16" s="11">
         <v>3</v>
       </c>
       <c r="B16" s="64" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C16" s="65"/>
       <c r="D16" s="65"/>
       <c r="E16" s="65"/>
       <c r="F16" s="65"/>
-      <c r="G16" s="104"/>
-[...8 lines deleted...]
-      <c r="P16" s="107">
+      <c r="G16" s="106"/>
+      <c r="H16" s="107"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="107"/>
+      <c r="K16" s="108"/>
+      <c r="L16" s="107"/>
+      <c r="M16" s="108"/>
+      <c r="N16" s="107"/>
+      <c r="O16" s="108"/>
+      <c r="P16" s="104">
         <f>SUM(H16:O16)</f>
         <v>0</v>
       </c>
-      <c r="Q16" s="108"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="Q16" s="105"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A17" s="11">
         <v>4</v>
       </c>
       <c r="B17" s="64" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C17" s="65"/>
       <c r="D17" s="65"/>
       <c r="E17" s="65"/>
       <c r="F17" s="65"/>
-      <c r="G17" s="104"/>
-[...8 lines deleted...]
-      <c r="P17" s="107">
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="108"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
+      <c r="L17" s="107"/>
+      <c r="M17" s="108"/>
+      <c r="N17" s="107"/>
+      <c r="O17" s="108"/>
+      <c r="P17" s="104">
         <f>SUM(H17:O17)</f>
         <v>0</v>
       </c>
-      <c r="Q17" s="108"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="Q17" s="105"/>
+    </row>
+    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="100" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B18" s="101"/>
       <c r="C18" s="102" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="103"/>
       <c r="E18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="F18" s="12" t="s">
+      <c r="G18" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="H18" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="H18" s="13" t="s">
+      <c r="I18" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="K18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="M18" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="M18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="O18" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q18" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="Q18" s="13" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A19" s="54">
         <v>5</v>
       </c>
       <c r="B19" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C19" s="15" t="s">
+      <c r="D19" s="15" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E19" s="16">
         <v>19</v>
       </c>
       <c r="F19" s="16"/>
       <c r="G19" s="13">
         <v>25</v>
       </c>
       <c r="H19" s="17">
         <f>H15*H17-(SUM(H20:H26))</f>
         <v>0</v>
       </c>
       <c r="I19" s="18">
         <f t="shared" ref="I19:I24" si="1">IF($E19=0,$F19*$G19*H19,(1/$E19)*$G19*H19)</f>
         <v>0</v>
       </c>
       <c r="J19" s="17">
         <f>J15*J17-(SUM(J20:J26))</f>
         <v>0</v>
       </c>
       <c r="K19" s="18">
         <f t="shared" ref="K19:K34" si="2">IF($E19=0,$F19*$G19*J19,(1/$E19)*$G19*J19)</f>
         <v>0</v>
       </c>
       <c r="L19" s="16"/>
       <c r="M19" s="18">
         <f t="shared" ref="M19:M34" si="3">IF($E19=0,$F19*$G19*L19,(1/$E19)*$G19*L19)</f>
         <v>0</v>
       </c>
       <c r="N19" s="16"/>
       <c r="O19" s="18">
         <f t="shared" ref="O19:O34" si="4">IF($E19=0,$F19*$G19*N19,(1/$E19)*$G19*N19)</f>
         <v>0</v>
       </c>
       <c r="P19" s="18">
         <f>SUM(H19,J19,L19,N19)</f>
         <v>0</v>
       </c>
       <c r="Q19" s="18">
         <f t="shared" ref="P19:Q34" si="5">SUM(I19,K19,M19,O19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69"/>
       <c r="C20" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E20" s="16">
         <v>19</v>
       </c>
       <c r="F20" s="16"/>
       <c r="G20" s="13">
         <v>72</v>
       </c>
       <c r="H20" s="16"/>
       <c r="I20" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J20" s="16"/>
       <c r="K20" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L20" s="16"/>
       <c r="M20" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N20" s="16"/>
       <c r="O20" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P20" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q20" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69"/>
       <c r="C21" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="E21" s="16">
         <v>18.5</v>
       </c>
       <c r="F21" s="16"/>
       <c r="G21" s="13">
         <v>72</v>
       </c>
       <c r="H21" s="16"/>
       <c r="I21" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="16"/>
       <c r="K21" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L21" s="17">
         <f>L15*L17-(SUM(L19:L20,L22:L26))</f>
         <v>0</v>
       </c>
       <c r="M21" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N21" s="17">
         <f>N15*N17-(SUM(N19:N20,N22:N26))</f>
         <v>0</v>
       </c>
       <c r="O21" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P21" s="18">
         <f>SUM(H21,J21,L21,N21)</f>
         <v>0</v>
       </c>
       <c r="Q21" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A22" s="55"/>
       <c r="B22" s="57"/>
       <c r="C22" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E22" s="16">
         <v>20</v>
       </c>
       <c r="F22" s="16"/>
       <c r="G22" s="13">
         <v>72</v>
       </c>
       <c r="H22" s="16"/>
       <c r="I22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="16"/>
       <c r="K22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L22" s="16"/>
       <c r="M22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N22" s="16"/>
       <c r="O22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P22" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A23" s="54">
         <v>6</v>
       </c>
       <c r="B23" s="56" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="15" t="s">
+      <c r="D23" s="15" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E23" s="16"/>
       <c r="F23" s="16">
         <v>0.32</v>
       </c>
       <c r="G23" s="13">
         <v>72</v>
       </c>
       <c r="H23" s="16"/>
       <c r="I23" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="16"/>
       <c r="K23" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L23" s="16"/>
       <c r="M23" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N23" s="16"/>
       <c r="O23" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P23" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q23" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69"/>
       <c r="C24" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="16">
         <v>0.32</v>
       </c>
       <c r="G24" s="13">
         <v>72</v>
       </c>
       <c r="H24" s="16"/>
       <c r="I24" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="16"/>
       <c r="K24" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L24" s="16"/>
       <c r="M24" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N24" s="16"/>
       <c r="O24" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q24" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A25" s="55"/>
       <c r="B25" s="57"/>
       <c r="C25" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="16">
         <v>0.32</v>
       </c>
       <c r="G25" s="13">
         <v>72</v>
       </c>
       <c r="H25" s="16"/>
       <c r="I25" s="18">
         <f>IF($E25=0,$F25*$G25*H25,(1/$E25)*$G25*H25)</f>
         <v>0</v>
       </c>
       <c r="J25" s="16"/>
       <c r="K25" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L25" s="16"/>
       <c r="M25" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N25" s="16"/>
       <c r="O25" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P25" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q25" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>7</v>
       </c>
       <c r="B26" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="15" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16">
         <v>0.32</v>
       </c>
       <c r="G26" s="13">
         <v>72</v>
       </c>
       <c r="H26" s="16"/>
       <c r="I26" s="18">
         <f>IF($E26=0,$F26*$G26*H26,(1/$E26)*$G26*H26)</f>
         <v>0</v>
       </c>
       <c r="J26" s="16"/>
       <c r="K26" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L26" s="16"/>
       <c r="M26" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N26" s="16"/>
       <c r="O26" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P26" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q26" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A27" s="93">
         <v>8</v>
       </c>
       <c r="B27" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="C27" s="15" t="s">
+      <c r="D27" s="15" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E27" s="16">
         <v>49</v>
       </c>
       <c r="F27" s="16"/>
       <c r="G27" s="13">
         <v>72</v>
       </c>
       <c r="H27" s="20"/>
       <c r="I27" s="21"/>
       <c r="J27" s="16"/>
       <c r="K27" s="18">
         <f>IF(J28=0,IF($E27=0,$F27*$G27*J27,(1/$E27)*$G27*J27),IF($E27=0,$F27*$G27*(J27-J28),(1/$E27)*$G27*(J27-J28)))</f>
         <v>0</v>
       </c>
       <c r="L27" s="16"/>
       <c r="M27" s="18">
         <f>IF(L28=0,IF($E27=0,$F27*$G27*L27,(1/$E27)*$G27*L27),IF($E27=0,$F27*$G27*(L27-L28),(1/$E27)*$G27*(L27-L28)))</f>
         <v>0</v>
       </c>
       <c r="N27" s="16"/>
       <c r="O27" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q27" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A28" s="94"/>
       <c r="B28" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="15" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D28" s="15"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16">
         <v>0.55000000000000004</v>
       </c>
       <c r="G28" s="13">
         <v>72</v>
       </c>
       <c r="H28" s="20"/>
       <c r="I28" s="21"/>
       <c r="J28" s="16"/>
       <c r="K28" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L28" s="16"/>
       <c r="M28" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N28" s="16"/>
       <c r="O28" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P28" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q28" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A29" s="95" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="B29" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="23" t="s">
+      <c r="D29" s="15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E29" s="16">
         <v>49</v>
       </c>
       <c r="F29" s="16"/>
       <c r="G29" s="13">
         <v>72</v>
       </c>
       <c r="H29" s="20"/>
       <c r="I29" s="21"/>
       <c r="J29" s="16"/>
       <c r="K29" s="18">
         <f>IF(J31=0,IF(K30=0,IF($E29=0,$F29*$G29*J29,(1/$E29)*$G29*J29),IF($E29=0,$F29*$G29*J29*(SQRT(K30^2+144)/12),(1/$E29)*$G29*J29*(SQRT(K30^2+144)/12))),IF(K30=0,IF($E29=0,$F29*$G29*(J29-J31),(1/$E29)*$G29*(J29-J31)),IF($E29=0,$F29*$G29*(J29-J31)*(SQRT(K30^2+144)/12),(1/$E29)*$G29*(J29-J31)*(SQRT(K30^2+144)/12))))</f>
         <v>0</v>
       </c>
       <c r="L29" s="16"/>
       <c r="M29" s="18">
         <f>IF(L31=0,IF(M30=0,IF($E29=0,$F29*$G29*L29,(1/$E29)*$G29*L29),IF($E29=0,$F29*$G29*L29*(SQRT(M30^2+144)/12),(1/$E29)*$G29*L29*(SQRT(M30^2+144)/12))),IF(M30=0,IF($E29=0,$F29*$G29*(L29-L31),(1/$E29)*$G29*(L29-L31)),IF($E29=0,$F29*$G29*(L29-L31)*(SQRT(M30^2+144)/12),(1/$E29)*$G29*(L29-L31)*(SQRT(M30^2+144)/12))))</f>
         <v>0</v>
       </c>
       <c r="N29" s="16"/>
       <c r="O29" s="18">
         <f>IF(N31=0,IF(O30=0,IF($E29=0,$F29*$G29*N29,(1/$E29)*$G29*N29),IF($E29=0,$F29*$G29*N29*(SQRT(O30^2+144)/12),(1/$E29)*$G29*N29*(SQRT(O30^2+144)/12))),IF(O30=0,IF($E29=0,$F29*$G29*(N29-N31),(1/$E29)*$G29*(N29-N31)),IF($E29=0,$F29*$G29*(N29-N31)*(SQRT(O30^2+144)/12),(1/$E29)*$G29*(N29-N31)*(SQRT(O30^2+144)/12))))</f>
         <v>0</v>
       </c>
       <c r="P29" s="18">
         <f>SUM(H29,J29,L29,N29)</f>
         <v>0</v>
       </c>
       <c r="Q29" s="18">
         <f>SUM(I29,K29,M29,O29)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A30" s="96"/>
       <c r="B30" s="15" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C30" s="24"/>
       <c r="D30" s="25"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="20"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="16"/>
       <c r="L30" s="26"/>
       <c r="M30" s="16"/>
       <c r="N30" s="26"/>
       <c r="O30" s="16"/>
       <c r="P30" s="21"/>
       <c r="Q30" s="21"/>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A31" s="55"/>
       <c r="B31" s="15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16">
         <v>0.55000000000000004</v>
       </c>
       <c r="G31" s="13">
         <v>72</v>
       </c>
       <c r="H31" s="20"/>
       <c r="I31" s="21"/>
       <c r="J31" s="16"/>
       <c r="K31" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L31" s="16"/>
       <c r="M31" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N31" s="16"/>
       <c r="O31" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P31" s="18">
         <f>SUM(H31,J31,L31,N31)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="18">
         <f>SUM(I31,K31,M31,O31)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A32" s="11">
         <v>9</v>
       </c>
       <c r="B32" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="C32" s="13" t="s">
+      <c r="D32" s="13" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E32" s="16">
         <v>10</v>
       </c>
       <c r="F32" s="16"/>
       <c r="G32" s="13">
         <v>25</v>
       </c>
       <c r="H32" s="16"/>
       <c r="I32" s="18">
         <f>IF($E32=0,$F32*$G32*H32,(1/$E32)*$G32*H32)</f>
         <v>0</v>
       </c>
       <c r="J32" s="16"/>
       <c r="K32" s="18">
         <f>IF($E32=0,$F32*$G32*J32,(1/$E32)*$G32*J32)</f>
         <v>0</v>
       </c>
       <c r="L32" s="16"/>
       <c r="M32" s="18">
         <f>IF($E32=0,$F32*$G32*L32,(1/$E32)*$G32*L32)</f>
         <v>0</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="18">
         <f>IF($E32=0,$F32*$G32*N32,(1/$E32)*$G32*N32)</f>
         <v>0</v>
       </c>
       <c r="P32" s="18">
         <f>SUM(H32,J32,L32,N32)</f>
         <v>0</v>
       </c>
       <c r="Q32" s="18">
         <f>SUM(I32,K32,M32,O32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="11">
         <v>10</v>
       </c>
       <c r="B33" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D33" s="13"/>
       <c r="E33" s="16">
         <v>30</v>
       </c>
       <c r="F33" s="16"/>
       <c r="G33" s="13">
         <v>72</v>
       </c>
       <c r="H33" s="16"/>
       <c r="I33" s="18">
         <f>IF($E33=0,$F33*$G33*H33,(1/$E33)*$G33*H33)</f>
         <v>0</v>
       </c>
       <c r="J33" s="16"/>
       <c r="K33" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L33" s="16"/>
       <c r="M33" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N33" s="16"/>
       <c r="O33" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P33" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q33" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" ht="14.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A34" s="27">
         <v>11</v>
       </c>
       <c r="B34" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="C34" s="28" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D34" s="28"/>
       <c r="E34" s="29">
         <v>30</v>
       </c>
       <c r="F34" s="29"/>
       <c r="G34" s="28">
         <v>72</v>
       </c>
       <c r="H34" s="29"/>
       <c r="I34" s="30">
         <f>IF($E34=0,$F34*$G34*H34,(1/$E34)*$G34*H34)</f>
         <v>0</v>
       </c>
       <c r="J34" s="29"/>
       <c r="K34" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L34" s="29"/>
       <c r="M34" s="30">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N34" s="29"/>
       <c r="O34" s="30">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P34" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q34" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="31">
         <v>12</v>
       </c>
       <c r="B35" s="97" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C35" s="98"/>
       <c r="D35" s="98"/>
       <c r="E35" s="98"/>
       <c r="F35" s="98"/>
       <c r="G35" s="99"/>
-      <c r="H35" s="81">
+      <c r="H35" s="75">
         <f>SUM(I19:I29,I31:I34)</f>
         <v>0</v>
       </c>
-      <c r="I35" s="82"/>
-      <c r="J35" s="81">
+      <c r="I35" s="76"/>
+      <c r="J35" s="75">
         <f>SUM(K19:K29,K31:K34)</f>
         <v>0</v>
       </c>
-      <c r="K35" s="82"/>
-      <c r="L35" s="81">
+      <c r="K35" s="76"/>
+      <c r="L35" s="75">
         <f>SUM(M19:M29,M31:M34)</f>
         <v>0</v>
       </c>
-      <c r="M35" s="82"/>
-      <c r="N35" s="81">
+      <c r="M35" s="76"/>
+      <c r="N35" s="75">
         <f>SUM(O19:O29,O31:O34)</f>
         <v>0</v>
       </c>
-      <c r="O35" s="82"/>
-      <c r="P35" s="83">
+      <c r="O35" s="76"/>
+      <c r="P35" s="77">
         <f>SUM(H35:O35)</f>
         <v>0</v>
       </c>
-      <c r="Q35" s="84"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="Q35" s="78"/>
+    </row>
+    <row r="36" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="33">
         <v>13</v>
       </c>
-      <c r="B36" s="85" t="s">
-[...7 lines deleted...]
-      <c r="H36" s="88">
+      <c r="B36" s="79" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="80"/>
+      <c r="D36" s="80"/>
+      <c r="E36" s="80"/>
+      <c r="F36" s="80"/>
+      <c r="G36" s="81"/>
+      <c r="H36" s="82">
         <f>H16*H17*0.35</f>
         <v>0</v>
       </c>
-      <c r="I36" s="89"/>
-      <c r="J36" s="88">
+      <c r="I36" s="83"/>
+      <c r="J36" s="82">
         <f>J16*J17*0.35</f>
         <v>0</v>
       </c>
-      <c r="K36" s="89"/>
-      <c r="L36" s="88">
+      <c r="K36" s="83"/>
+      <c r="L36" s="82">
         <f>L16*L17*0.52</f>
         <v>0</v>
       </c>
-      <c r="M36" s="89"/>
-      <c r="N36" s="88">
+      <c r="M36" s="83"/>
+      <c r="N36" s="82">
         <f>N16*N17*0.35</f>
         <v>0</v>
       </c>
-      <c r="O36" s="90"/>
-      <c r="P36" s="91">
+      <c r="O36" s="84"/>
+      <c r="P36" s="85">
         <f>SUM(H36:O36)</f>
         <v>0</v>
       </c>
-      <c r="Q36" s="92"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:17" s="32" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="Q36" s="86"/>
+    </row>
+    <row r="37" spans="1:17" s="32" customFormat="1" ht="14.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A37" s="34">
         <v>14</v>
       </c>
-      <c r="B37" s="73" t="s">
-[...7 lines deleted...]
-      <c r="H37" s="76">
+      <c r="B37" s="87" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="88"/>
+      <c r="D37" s="88"/>
+      <c r="E37" s="88"/>
+      <c r="F37" s="88"/>
+      <c r="G37" s="89"/>
+      <c r="H37" s="90">
         <f>SUM(H35:I36)</f>
         <v>0</v>
       </c>
-      <c r="I37" s="77"/>
-      <c r="J37" s="76">
+      <c r="I37" s="91"/>
+      <c r="J37" s="90">
         <f>SUM(J35:K36)</f>
         <v>0</v>
       </c>
-      <c r="K37" s="77"/>
-      <c r="L37" s="76">
+      <c r="K37" s="91"/>
+      <c r="L37" s="90">
         <f>SUM(L35:M36)</f>
         <v>0</v>
       </c>
-      <c r="M37" s="77"/>
-      <c r="N37" s="76">
+      <c r="M37" s="91"/>
+      <c r="N37" s="90">
         <f>SUM(N35:O36)</f>
         <v>0</v>
       </c>
-      <c r="O37" s="78"/>
-      <c r="P37" s="79">
+      <c r="O37" s="92"/>
+      <c r="P37" s="73">
         <f>SUM(H37:O37)</f>
         <v>0</v>
       </c>
-      <c r="Q37" s="80"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="Q37" s="74"/>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="68">
         <v>15</v>
       </c>
       <c r="B38" s="69" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="70" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D38" s="71"/>
       <c r="E38" s="71"/>
       <c r="F38" s="71"/>
       <c r="G38" s="72"/>
       <c r="H38" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I38" s="63"/>
       <c r="J38" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K38" s="63"/>
       <c r="L38" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M38" s="63"/>
       <c r="N38" s="62" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="O38" s="63"/>
       <c r="P38" s="62" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="Q38" s="63"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A39" s="55"/>
       <c r="B39" s="57"/>
       <c r="C39" s="64" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D39" s="65"/>
       <c r="E39" s="65"/>
       <c r="F39" s="66">
         <v>0.8</v>
       </c>
       <c r="G39" s="67"/>
       <c r="H39" s="49">
         <f>H37/$F39</f>
         <v>0</v>
       </c>
       <c r="I39" s="50"/>
       <c r="J39" s="49">
         <f>J37/$F39</f>
         <v>0</v>
       </c>
       <c r="K39" s="50"/>
       <c r="L39" s="49">
         <f>L37/$F39</f>
         <v>0</v>
       </c>
       <c r="M39" s="50"/>
       <c r="N39" s="49">
         <f>N37/$F39</f>
         <v>0</v>
       </c>
       <c r="O39" s="50"/>
       <c r="P39" s="49">
         <f>SUM(H39:O39)</f>
         <v>0</v>
       </c>
       <c r="Q39" s="50"/>
     </row>
-    <row r="40" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:17" ht="14.6" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A40" s="54">
         <v>16</v>
       </c>
       <c r="B40" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" s="58" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D40" s="59"/>
       <c r="E40" s="59"/>
       <c r="F40" s="59"/>
       <c r="G40" s="60"/>
       <c r="H40" s="42" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I40" s="61"/>
       <c r="J40" s="42" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K40" s="61"/>
       <c r="L40" s="41" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="M40" s="41"/>
       <c r="N40" s="41" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="O40" s="42"/>
       <c r="P40" s="43" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="Q40" s="44"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A41" s="55"/>
       <c r="B41" s="57"/>
       <c r="C41" s="45"/>
       <c r="D41" s="46"/>
       <c r="E41" s="46"/>
       <c r="F41" s="47">
         <v>0.8</v>
       </c>
       <c r="G41" s="48"/>
       <c r="H41" s="49">
         <f>H39/$F41</f>
         <v>0</v>
       </c>
       <c r="I41" s="50"/>
       <c r="J41" s="49">
         <f>J39/$F41</f>
         <v>0</v>
       </c>
       <c r="K41" s="50"/>
       <c r="L41" s="49">
         <f>L39/$F41</f>
         <v>0</v>
       </c>
       <c r="M41" s="50"/>
       <c r="N41" s="49">
         <f>N39/$F41</f>
         <v>0</v>
       </c>
       <c r="O41" s="51"/>
       <c r="P41" s="52">
         <f>SUM(H41:O41)</f>
         <v>0</v>
       </c>
       <c r="Q41" s="53"/>
     </row>
-    <row r="42" spans="1:17" s="35" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="40" t="str">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A42" s="39" t="str">
         <f>IF(OR(H19&lt;0,J19&lt;0,),"Areas do not add up, Concrete to earth value is negative","-")</f>
         <v>-</v>
       </c>
-      <c r="B42" s="40"/>
-[...10 lines deleted...]
-      <c r="A43" s="38" t="str">
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="O42" s="35"/>
+      <c r="P42" s="36"/>
+      <c r="Q42" s="36"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A43" s="37" t="str">
         <f>IF(Q27+Q29=0,"NO ROOF CALCULATED","-")</f>
         <v>NO ROOF CALCULATED</v>
       </c>
-      <c r="P43" s="117" t="s">
-[...5 lines deleted...]
-      <c r="A44" s="40" t="str">
+      <c r="P43" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q43" s="40"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="A44" s="39" t="str">
         <f>IF(OR(L21&lt;0,N21&lt;0),"Areas do not add up, 2X4 wall value is negative","-")</f>
         <v>-</v>
       </c>
-      <c r="B44" s="40"/>
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="B44" s="39"/>
+      <c r="C44" s="39"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="P44" s="38" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="91">
     <mergeCell ref="F2:Q2"/>
     <mergeCell ref="A10:Q10"/>
     <mergeCell ref="A11:Q11"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:G13"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="K13:N13"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="P15:Q15"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="N15:O15"/>
     <mergeCell ref="P17:Q17"/>
@@ -3676,51 +3776,52 @@
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="N39:O39"/>
     <mergeCell ref="P39:Q39"/>
     <mergeCell ref="L38:M38"/>
     <mergeCell ref="A42:G42"/>
     <mergeCell ref="P43:Q43"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="N40:O40"/>
     <mergeCell ref="P40:Q40"/>
     <mergeCell ref="C41:E41"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="N41:O41"/>
     <mergeCell ref="P41:Q41"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:B41"/>
     <mergeCell ref="C40:G40"/>
     <mergeCell ref="H40:I40"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <legacyDrawing r:id="rId1"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pprbd.org</Company>
   <LinksUpToDate>false</LinksUpToDate>