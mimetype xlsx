--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -1,560 +1,567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pikespeakregionalbuilding.sharepoint.com/Plan Review/Shared Documents/WebSiteFiles/2023 PPRBC/2 Residential Handouts/Mechanical/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6688DEC0-D4CF-42A9-8C46-A46AA4EFFD68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{6688DEC0-D4CF-42A9-8C46-A46AA4EFFD68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0E5A2AAC-B2E9-459A-A16B-11E50F07C56D}"/>
   <bookViews>
-    <workbookView xWindow="18429" yWindow="1740" windowWidth="22782" windowHeight="15583" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7040" yWindow="950" windowWidth="24020" windowHeight="18900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N36" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="H36" i="1"/>
+  <c r="N37" i="1" l="1"/>
+  <c r="L37" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="I35" i="1"/>
   <c r="P34" i="1"/>
   <c r="O34" i="1"/>
   <c r="M34" i="1"/>
   <c r="K34" i="1"/>
   <c r="I34" i="1"/>
+  <c r="Q34" i="1" s="1"/>
   <c r="P33" i="1"/>
   <c r="O33" i="1"/>
   <c r="M33" i="1"/>
   <c r="K33" i="1"/>
   <c r="I33" i="1"/>
   <c r="Q33" i="1" s="1"/>
   <c r="P32" i="1"/>
   <c r="O32" i="1"/>
   <c r="M32" i="1"/>
   <c r="K32" i="1"/>
-  <c r="I32" i="1"/>
-[...4 lines deleted...]
-  <c r="K31" i="1"/>
+  <c r="P30" i="1"/>
+  <c r="O30" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="K30" i="1"/>
   <c r="P29" i="1"/>
   <c r="O29" i="1"/>
   <c r="M29" i="1"/>
   <c r="K29" i="1"/>
   <c r="Q29" i="1" s="1"/>
   <c r="P28" i="1"/>
   <c r="O28" i="1"/>
   <c r="M28" i="1"/>
   <c r="K28" i="1"/>
   <c r="Q28" i="1" s="1"/>
   <c r="P27" i="1"/>
   <c r="O27" i="1"/>
   <c r="M27" i="1"/>
   <c r="K27" i="1"/>
+  <c r="I27" i="1"/>
   <c r="Q27" i="1" s="1"/>
-  <c r="A43" i="1" s="1"/>
   <c r="P26" i="1"/>
   <c r="O26" i="1"/>
   <c r="M26" i="1"/>
   <c r="K26" i="1"/>
   <c r="I26" i="1"/>
-  <c r="Q26" i="1" s="1"/>
   <c r="P25" i="1"/>
   <c r="O25" i="1"/>
   <c r="M25" i="1"/>
   <c r="K25" i="1"/>
   <c r="I25" i="1"/>
   <c r="P24" i="1"/>
   <c r="O24" i="1"/>
   <c r="M24" i="1"/>
   <c r="K24" i="1"/>
   <c r="I24" i="1"/>
-  <c r="Q24" i="1" s="1"/>
   <c r="P23" i="1"/>
   <c r="O23" i="1"/>
   <c r="M23" i="1"/>
   <c r="K23" i="1"/>
   <c r="I23" i="1"/>
-  <c r="P22" i="1"/>
-[...1 lines deleted...]
-  <c r="M22" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="O22" i="1" s="1"/>
+  <c r="L22" i="1"/>
+  <c r="A45" i="1" s="1"/>
   <c r="K22" i="1"/>
   <c r="I22" i="1"/>
-  <c r="N21" i="1"/>
-[...2 lines deleted...]
-  <c r="A44" i="1" s="1"/>
+  <c r="P21" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="M21" i="1"/>
   <c r="K21" i="1"/>
   <c r="I21" i="1"/>
-  <c r="P20" i="1"/>
+  <c r="Q21" i="1" s="1"/>
   <c r="O20" i="1"/>
   <c r="M20" i="1"/>
-  <c r="K20" i="1"/>
-[...7 lines deleted...]
-  <c r="A42" i="1" s="1"/>
+  <c r="J20" i="1"/>
+  <c r="K20" i="1" s="1"/>
+  <c r="H20" i="1"/>
+  <c r="A43" i="1" s="1"/>
+  <c r="P18" i="1"/>
   <c r="P17" i="1"/>
   <c r="P16" i="1"/>
-  <c r="P15" i="1"/>
   <c r="A3" i="1"/>
   <c r="A4" i="1" s="1"/>
   <c r="A5" i="1" s="1"/>
   <c r="A6" i="1" s="1"/>
   <c r="A7" i="1" s="1"/>
   <c r="A8" i="1" s="1"/>
-  <c r="J35" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="Q34" i="1"/>
+  <c r="Q25" i="1" l="1"/>
+  <c r="Q30" i="1"/>
+  <c r="A44" i="1" s="1"/>
+  <c r="J36" i="1"/>
+  <c r="J38" i="1" s="1"/>
+  <c r="J40" i="1" s="1"/>
+  <c r="J42" i="1" s="1"/>
+  <c r="Q32" i="1"/>
   <c r="Q23" i="1"/>
+  <c r="N36" i="1"/>
+  <c r="N38" i="1" s="1"/>
+  <c r="N40" i="1" s="1"/>
+  <c r="N42" i="1" s="1"/>
+  <c r="Q26" i="1"/>
+  <c r="Q35" i="1"/>
+  <c r="Q24" i="1"/>
+  <c r="P37" i="1"/>
+  <c r="P20" i="1"/>
+  <c r="P22" i="1"/>
+  <c r="I20" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="Q22" i="1" s="1"/>
+  <c r="L36" i="1" l="1"/>
+  <c r="L38" i="1" s="1"/>
+  <c r="L40" i="1" s="1"/>
+  <c r="L42" i="1" s="1"/>
+  <c r="Q20" i="1"/>
+  <c r="H36" i="1"/>
+  <c r="H38" i="1" l="1"/>
   <c r="P36" i="1"/>
-  <c r="P19" i="1"/>
-[...16 lines deleted...]
-  <c r="P41" i="1" s="1"/>
+  <c r="H40" i="1" l="1"/>
+  <c r="P38" i="1"/>
+  <c r="P40" i="1" l="1"/>
+  <c r="H42" i="1"/>
+  <c r="P42" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Rebekah Allen</author>
     <author>Sean Donohue</author>
     <author>Larry Walsh</author>
   </authors>
   <commentList>
-    <comment ref="H14" authorId="0" shapeId="0" xr:uid="{885B43AB-45E0-4165-9BB0-05807331D8F1}">
+    <comment ref="H15" authorId="0" shapeId="0" xr:uid="{885B43AB-45E0-4165-9BB0-05807331D8F1}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="H15" authorId="0" shapeId="0" xr:uid="{C5EB8394-2803-4AF3-A07B-3E8EBCA8B9D9}">
+    <comment ref="H16" authorId="0" shapeId="0" xr:uid="{C5EB8394-2803-4AF3-A07B-3E8EBCA8B9D9}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="H16" authorId="0" shapeId="0" xr:uid="{CBE98C9B-7934-42E5-B52B-48A1148263A5}">
+    <comment ref="H17" authorId="0" shapeId="0" xr:uid="{CBE98C9B-7934-42E5-B52B-48A1148263A5}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="B17" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="B18" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the average wall height for each story measured from floor surface of one floor to the floor surface of the floor above.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H17" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="H18" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>For crawlspaces, enter the height from grade to the top of the floor above.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C19" authorId="0" shapeId="0" xr:uid="{BAE88492-0F48-47C1-96A1-3C8C1A035835}">
+    <comment ref="C20" authorId="0" shapeId="0" xr:uid="{BAE88492-0F48-47C1-96A1-3C8C1A035835}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="D19" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="D20" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>The foundation wall surface area that is in contact with soil.  Calculated for you.</t>
         </r>
       </text>
     </comment>
-    <comment ref="H19" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="H20" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.</t>
         </r>
       </text>
     </comment>
-    <comment ref="J19" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="J20" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.</t>
         </r>
       </text>
     </comment>
-    <comment ref="C20" authorId="0" shapeId="0" xr:uid="{73106A7D-7E7A-413E-BE3D-5A5FECF5DCE2}">
+    <comment ref="C21" authorId="0" shapeId="0" xr:uid="{73106A7D-7E7A-413E-BE3D-5A5FECF5DCE2}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="D20" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
+    <comment ref="D21" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the foundation wall surface area in contact with outside air.</t>
         </r>
       </text>
     </comment>
-    <comment ref="L21" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
+    <comment ref="L22" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
           </rPr>
           <t xml:space="preserve">These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="N21" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
+    <comment ref="N22" authorId="2" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
           </rPr>
           <t xml:space="preserve">These cells are locked in order to verify proper sum of areas.  If you get a negative number, your areas do not match the perimeter times wall height.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="E24" authorId="0" shapeId="0" xr:uid="{43F9CC61-72A7-48EB-8D50-8F60BCD25609}">
+    <comment ref="E25" authorId="0" shapeId="0" xr:uid="{43F9CC61-72A7-48EB-8D50-8F60BCD25609}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="B26" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
+    <comment ref="B27" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Include any doors than have less than 50% glazing.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B27" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
+    <comment ref="B28" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Assumes insulation at the ceiling joist or bottom chord of trusses.  Enter the flat area of the entire roof, including any skylights.</t>
         </r>
       </text>
     </comment>
-    <comment ref="I27" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
+    <comment ref="I28" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>A crawlspace does not have a roof, it has a floor over it.  Enter any floor insulation values in the appropriate level containing the floor.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B29" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
+    <comment ref="B30" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Assumes rafter or scissor truss construction.  Enter the flat area of the entire roof, including any skylights.  Pitch is taken into account in the next row.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B30" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
+    <comment ref="B31" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the pitch of the INTERIOR surface of a cathedral or vaulted ceiling.  This is the vertical RISE for a horizontal RUN of 12.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B32" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
+    <comment ref="B33" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Enter the area of insulation for the foundation wall below exposed full-height framed wall.  Examples include: walk out basements and slab on grade construction.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B33" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
+    <comment ref="B34" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These include: Garages, crawlspaces and similar construction where the floor is over unheated but enclosed construction.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B34" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
+    <comment ref="B35" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>These include: Bays, porches, overhangs, cantilevers and similar construction where the floor is exposed to the exterior.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P35" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
+    <comment ref="P36" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This is the summary that should appear on the Heat Loss Certificate.</t>
         </r>
       </text>
     </comment>
-    <comment ref="F41" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
+    <comment ref="F42" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This information is usually listed on the appliance, or available from the supplier.  This value cannot be lower than 80%.</t>
         </r>
       </text>
     </comment>
-    <comment ref="P41" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
+    <comment ref="P42" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This is the minimum heat input required to meet the heat loss as calculated.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="81">
   <si>
     <t>Directions:</t>
   </si>
   <si>
     <t>Enter or modify information in the</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>cells only.  All other cells are locked.</t>
   </si>
   <si>
     <t>DO NOT enter both R and U values.  The worksheet defaults to the R value.  If you want to use the U value, leave the R value empty.</t>
   </si>
   <si>
     <t>The values listed in the R and U columns are the most common but may be modified depending on building materials actually used.</t>
   </si>
   <si>
     <t>For all Areas, enter the value in square feet.  BTU/hr means British Thermal Unit per hour, a unit measure of heat loss over time.</t>
   </si>
   <si>
     <t>The Areas in Row 5A and 5C are locked for your benefit.  Please insure that these are a positive number or you will get an error message.</t>
   </si>
   <si>
@@ -744,79 +751,82 @@
     <t>Caloric deration of natural gas</t>
   </si>
   <si>
     <t>Output</t>
   </si>
   <si>
     <t>Total Output</t>
   </si>
   <si>
     <t>(constant)</t>
   </si>
   <si>
     <t>Efficiency deration</t>
   </si>
   <si>
     <t>Efficiency of heating equipment</t>
   </si>
   <si>
     <t>Input</t>
   </si>
   <si>
     <t>Total Input</t>
   </si>
   <si>
     <t>form release: 12/09/2003</t>
-  </si>
-[...1 lines deleted...]
-    <t>revised: 04/30/2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Heat Loss Calculation Table </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(ver. 2.3)</t>
     </r>
   </si>
+  <si>
+    <t>THIS FORM CANNOT BE USED WHEN DUCT DESIGN PLANS ARE REQUIRED</t>
+  </si>
+  <si>
+    <t>revised: 08/14//2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0\ &quot;BTU/hr&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ \B\t\u"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -856,50 +866,57 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1153,51 +1170,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -1262,300 +1279,304 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...96 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
-[...109 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -1785,2057 +1806,2402 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q44"/>
+  <dimension ref="A1:Q45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="V29" sqref="V29"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.15" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.69140625" style="5" customWidth="1"/>
-[...446 lines deleted...]
-    <col min="16146" max="16384" width="9.15234375" style="4"/>
+    <col min="1" max="1" width="3.7265625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="18.7265625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="4.7265625" style="4" customWidth="1"/>
+    <col min="4" max="4" width="14.7265625" style="4" customWidth="1"/>
+    <col min="5" max="7" width="6.7265625" style="4" customWidth="1"/>
+    <col min="8" max="17" width="9.7265625" style="4" customWidth="1"/>
+    <col min="18" max="256" width="9.1796875" style="4"/>
+    <col min="257" max="257" width="3.7265625" style="4" customWidth="1"/>
+    <col min="258" max="258" width="18.7265625" style="4" customWidth="1"/>
+    <col min="259" max="259" width="4.7265625" style="4" customWidth="1"/>
+    <col min="260" max="260" width="14.7265625" style="4" customWidth="1"/>
+    <col min="261" max="263" width="6.7265625" style="4" customWidth="1"/>
+    <col min="264" max="273" width="9.7265625" style="4" customWidth="1"/>
+    <col min="274" max="512" width="9.1796875" style="4"/>
+    <col min="513" max="513" width="3.7265625" style="4" customWidth="1"/>
+    <col min="514" max="514" width="18.7265625" style="4" customWidth="1"/>
+    <col min="515" max="515" width="4.7265625" style="4" customWidth="1"/>
+    <col min="516" max="516" width="14.7265625" style="4" customWidth="1"/>
+    <col min="517" max="519" width="6.7265625" style="4" customWidth="1"/>
+    <col min="520" max="529" width="9.7265625" style="4" customWidth="1"/>
+    <col min="530" max="768" width="9.1796875" style="4"/>
+    <col min="769" max="769" width="3.7265625" style="4" customWidth="1"/>
+    <col min="770" max="770" width="18.7265625" style="4" customWidth="1"/>
+    <col min="771" max="771" width="4.7265625" style="4" customWidth="1"/>
+    <col min="772" max="772" width="14.7265625" style="4" customWidth="1"/>
+    <col min="773" max="775" width="6.7265625" style="4" customWidth="1"/>
+    <col min="776" max="785" width="9.7265625" style="4" customWidth="1"/>
+    <col min="786" max="1024" width="9.1796875" style="4"/>
+    <col min="1025" max="1025" width="3.7265625" style="4" customWidth="1"/>
+    <col min="1026" max="1026" width="18.7265625" style="4" customWidth="1"/>
+    <col min="1027" max="1027" width="4.7265625" style="4" customWidth="1"/>
+    <col min="1028" max="1028" width="14.7265625" style="4" customWidth="1"/>
+    <col min="1029" max="1031" width="6.7265625" style="4" customWidth="1"/>
+    <col min="1032" max="1041" width="9.7265625" style="4" customWidth="1"/>
+    <col min="1042" max="1280" width="9.1796875" style="4"/>
+    <col min="1281" max="1281" width="3.7265625" style="4" customWidth="1"/>
+    <col min="1282" max="1282" width="18.7265625" style="4" customWidth="1"/>
+    <col min="1283" max="1283" width="4.7265625" style="4" customWidth="1"/>
+    <col min="1284" max="1284" width="14.7265625" style="4" customWidth="1"/>
+    <col min="1285" max="1287" width="6.7265625" style="4" customWidth="1"/>
+    <col min="1288" max="1297" width="9.7265625" style="4" customWidth="1"/>
+    <col min="1298" max="1536" width="9.1796875" style="4"/>
+    <col min="1537" max="1537" width="3.7265625" style="4" customWidth="1"/>
+    <col min="1538" max="1538" width="18.7265625" style="4" customWidth="1"/>
+    <col min="1539" max="1539" width="4.7265625" style="4" customWidth="1"/>
+    <col min="1540" max="1540" width="14.7265625" style="4" customWidth="1"/>
+    <col min="1541" max="1543" width="6.7265625" style="4" customWidth="1"/>
+    <col min="1544" max="1553" width="9.7265625" style="4" customWidth="1"/>
+    <col min="1554" max="1792" width="9.1796875" style="4"/>
+    <col min="1793" max="1793" width="3.7265625" style="4" customWidth="1"/>
+    <col min="1794" max="1794" width="18.7265625" style="4" customWidth="1"/>
+    <col min="1795" max="1795" width="4.7265625" style="4" customWidth="1"/>
+    <col min="1796" max="1796" width="14.7265625" style="4" customWidth="1"/>
+    <col min="1797" max="1799" width="6.7265625" style="4" customWidth="1"/>
+    <col min="1800" max="1809" width="9.7265625" style="4" customWidth="1"/>
+    <col min="1810" max="2048" width="9.1796875" style="4"/>
+    <col min="2049" max="2049" width="3.7265625" style="4" customWidth="1"/>
+    <col min="2050" max="2050" width="18.7265625" style="4" customWidth="1"/>
+    <col min="2051" max="2051" width="4.7265625" style="4" customWidth="1"/>
+    <col min="2052" max="2052" width="14.7265625" style="4" customWidth="1"/>
+    <col min="2053" max="2055" width="6.7265625" style="4" customWidth="1"/>
+    <col min="2056" max="2065" width="9.7265625" style="4" customWidth="1"/>
+    <col min="2066" max="2304" width="9.1796875" style="4"/>
+    <col min="2305" max="2305" width="3.7265625" style="4" customWidth="1"/>
+    <col min="2306" max="2306" width="18.7265625" style="4" customWidth="1"/>
+    <col min="2307" max="2307" width="4.7265625" style="4" customWidth="1"/>
+    <col min="2308" max="2308" width="14.7265625" style="4" customWidth="1"/>
+    <col min="2309" max="2311" width="6.7265625" style="4" customWidth="1"/>
+    <col min="2312" max="2321" width="9.7265625" style="4" customWidth="1"/>
+    <col min="2322" max="2560" width="9.1796875" style="4"/>
+    <col min="2561" max="2561" width="3.7265625" style="4" customWidth="1"/>
+    <col min="2562" max="2562" width="18.7265625" style="4" customWidth="1"/>
+    <col min="2563" max="2563" width="4.7265625" style="4" customWidth="1"/>
+    <col min="2564" max="2564" width="14.7265625" style="4" customWidth="1"/>
+    <col min="2565" max="2567" width="6.7265625" style="4" customWidth="1"/>
+    <col min="2568" max="2577" width="9.7265625" style="4" customWidth="1"/>
+    <col min="2578" max="2816" width="9.1796875" style="4"/>
+    <col min="2817" max="2817" width="3.7265625" style="4" customWidth="1"/>
+    <col min="2818" max="2818" width="18.7265625" style="4" customWidth="1"/>
+    <col min="2819" max="2819" width="4.7265625" style="4" customWidth="1"/>
+    <col min="2820" max="2820" width="14.7265625" style="4" customWidth="1"/>
+    <col min="2821" max="2823" width="6.7265625" style="4" customWidth="1"/>
+    <col min="2824" max="2833" width="9.7265625" style="4" customWidth="1"/>
+    <col min="2834" max="3072" width="9.1796875" style="4"/>
+    <col min="3073" max="3073" width="3.7265625" style="4" customWidth="1"/>
+    <col min="3074" max="3074" width="18.7265625" style="4" customWidth="1"/>
+    <col min="3075" max="3075" width="4.7265625" style="4" customWidth="1"/>
+    <col min="3076" max="3076" width="14.7265625" style="4" customWidth="1"/>
+    <col min="3077" max="3079" width="6.7265625" style="4" customWidth="1"/>
+    <col min="3080" max="3089" width="9.7265625" style="4" customWidth="1"/>
+    <col min="3090" max="3328" width="9.1796875" style="4"/>
+    <col min="3329" max="3329" width="3.7265625" style="4" customWidth="1"/>
+    <col min="3330" max="3330" width="18.7265625" style="4" customWidth="1"/>
+    <col min="3331" max="3331" width="4.7265625" style="4" customWidth="1"/>
+    <col min="3332" max="3332" width="14.7265625" style="4" customWidth="1"/>
+    <col min="3333" max="3335" width="6.7265625" style="4" customWidth="1"/>
+    <col min="3336" max="3345" width="9.7265625" style="4" customWidth="1"/>
+    <col min="3346" max="3584" width="9.1796875" style="4"/>
+    <col min="3585" max="3585" width="3.7265625" style="4" customWidth="1"/>
+    <col min="3586" max="3586" width="18.7265625" style="4" customWidth="1"/>
+    <col min="3587" max="3587" width="4.7265625" style="4" customWidth="1"/>
+    <col min="3588" max="3588" width="14.7265625" style="4" customWidth="1"/>
+    <col min="3589" max="3591" width="6.7265625" style="4" customWidth="1"/>
+    <col min="3592" max="3601" width="9.7265625" style="4" customWidth="1"/>
+    <col min="3602" max="3840" width="9.1796875" style="4"/>
+    <col min="3841" max="3841" width="3.7265625" style="4" customWidth="1"/>
+    <col min="3842" max="3842" width="18.7265625" style="4" customWidth="1"/>
+    <col min="3843" max="3843" width="4.7265625" style="4" customWidth="1"/>
+    <col min="3844" max="3844" width="14.7265625" style="4" customWidth="1"/>
+    <col min="3845" max="3847" width="6.7265625" style="4" customWidth="1"/>
+    <col min="3848" max="3857" width="9.7265625" style="4" customWidth="1"/>
+    <col min="3858" max="4096" width="9.1796875" style="4"/>
+    <col min="4097" max="4097" width="3.7265625" style="4" customWidth="1"/>
+    <col min="4098" max="4098" width="18.7265625" style="4" customWidth="1"/>
+    <col min="4099" max="4099" width="4.7265625" style="4" customWidth="1"/>
+    <col min="4100" max="4100" width="14.7265625" style="4" customWidth="1"/>
+    <col min="4101" max="4103" width="6.7265625" style="4" customWidth="1"/>
+    <col min="4104" max="4113" width="9.7265625" style="4" customWidth="1"/>
+    <col min="4114" max="4352" width="9.1796875" style="4"/>
+    <col min="4353" max="4353" width="3.7265625" style="4" customWidth="1"/>
+    <col min="4354" max="4354" width="18.7265625" style="4" customWidth="1"/>
+    <col min="4355" max="4355" width="4.7265625" style="4" customWidth="1"/>
+    <col min="4356" max="4356" width="14.7265625" style="4" customWidth="1"/>
+    <col min="4357" max="4359" width="6.7265625" style="4" customWidth="1"/>
+    <col min="4360" max="4369" width="9.7265625" style="4" customWidth="1"/>
+    <col min="4370" max="4608" width="9.1796875" style="4"/>
+    <col min="4609" max="4609" width="3.7265625" style="4" customWidth="1"/>
+    <col min="4610" max="4610" width="18.7265625" style="4" customWidth="1"/>
+    <col min="4611" max="4611" width="4.7265625" style="4" customWidth="1"/>
+    <col min="4612" max="4612" width="14.7265625" style="4" customWidth="1"/>
+    <col min="4613" max="4615" width="6.7265625" style="4" customWidth="1"/>
+    <col min="4616" max="4625" width="9.7265625" style="4" customWidth="1"/>
+    <col min="4626" max="4864" width="9.1796875" style="4"/>
+    <col min="4865" max="4865" width="3.7265625" style="4" customWidth="1"/>
+    <col min="4866" max="4866" width="18.7265625" style="4" customWidth="1"/>
+    <col min="4867" max="4867" width="4.7265625" style="4" customWidth="1"/>
+    <col min="4868" max="4868" width="14.7265625" style="4" customWidth="1"/>
+    <col min="4869" max="4871" width="6.7265625" style="4" customWidth="1"/>
+    <col min="4872" max="4881" width="9.7265625" style="4" customWidth="1"/>
+    <col min="4882" max="5120" width="9.1796875" style="4"/>
+    <col min="5121" max="5121" width="3.7265625" style="4" customWidth="1"/>
+    <col min="5122" max="5122" width="18.7265625" style="4" customWidth="1"/>
+    <col min="5123" max="5123" width="4.7265625" style="4" customWidth="1"/>
+    <col min="5124" max="5124" width="14.7265625" style="4" customWidth="1"/>
+    <col min="5125" max="5127" width="6.7265625" style="4" customWidth="1"/>
+    <col min="5128" max="5137" width="9.7265625" style="4" customWidth="1"/>
+    <col min="5138" max="5376" width="9.1796875" style="4"/>
+    <col min="5377" max="5377" width="3.7265625" style="4" customWidth="1"/>
+    <col min="5378" max="5378" width="18.7265625" style="4" customWidth="1"/>
+    <col min="5379" max="5379" width="4.7265625" style="4" customWidth="1"/>
+    <col min="5380" max="5380" width="14.7265625" style="4" customWidth="1"/>
+    <col min="5381" max="5383" width="6.7265625" style="4" customWidth="1"/>
+    <col min="5384" max="5393" width="9.7265625" style="4" customWidth="1"/>
+    <col min="5394" max="5632" width="9.1796875" style="4"/>
+    <col min="5633" max="5633" width="3.7265625" style="4" customWidth="1"/>
+    <col min="5634" max="5634" width="18.7265625" style="4" customWidth="1"/>
+    <col min="5635" max="5635" width="4.7265625" style="4" customWidth="1"/>
+    <col min="5636" max="5636" width="14.7265625" style="4" customWidth="1"/>
+    <col min="5637" max="5639" width="6.7265625" style="4" customWidth="1"/>
+    <col min="5640" max="5649" width="9.7265625" style="4" customWidth="1"/>
+    <col min="5650" max="5888" width="9.1796875" style="4"/>
+    <col min="5889" max="5889" width="3.7265625" style="4" customWidth="1"/>
+    <col min="5890" max="5890" width="18.7265625" style="4" customWidth="1"/>
+    <col min="5891" max="5891" width="4.7265625" style="4" customWidth="1"/>
+    <col min="5892" max="5892" width="14.7265625" style="4" customWidth="1"/>
+    <col min="5893" max="5895" width="6.7265625" style="4" customWidth="1"/>
+    <col min="5896" max="5905" width="9.7265625" style="4" customWidth="1"/>
+    <col min="5906" max="6144" width="9.1796875" style="4"/>
+    <col min="6145" max="6145" width="3.7265625" style="4" customWidth="1"/>
+    <col min="6146" max="6146" width="18.7265625" style="4" customWidth="1"/>
+    <col min="6147" max="6147" width="4.7265625" style="4" customWidth="1"/>
+    <col min="6148" max="6148" width="14.7265625" style="4" customWidth="1"/>
+    <col min="6149" max="6151" width="6.7265625" style="4" customWidth="1"/>
+    <col min="6152" max="6161" width="9.7265625" style="4" customWidth="1"/>
+    <col min="6162" max="6400" width="9.1796875" style="4"/>
+    <col min="6401" max="6401" width="3.7265625" style="4" customWidth="1"/>
+    <col min="6402" max="6402" width="18.7265625" style="4" customWidth="1"/>
+    <col min="6403" max="6403" width="4.7265625" style="4" customWidth="1"/>
+    <col min="6404" max="6404" width="14.7265625" style="4" customWidth="1"/>
+    <col min="6405" max="6407" width="6.7265625" style="4" customWidth="1"/>
+    <col min="6408" max="6417" width="9.7265625" style="4" customWidth="1"/>
+    <col min="6418" max="6656" width="9.1796875" style="4"/>
+    <col min="6657" max="6657" width="3.7265625" style="4" customWidth="1"/>
+    <col min="6658" max="6658" width="18.7265625" style="4" customWidth="1"/>
+    <col min="6659" max="6659" width="4.7265625" style="4" customWidth="1"/>
+    <col min="6660" max="6660" width="14.7265625" style="4" customWidth="1"/>
+    <col min="6661" max="6663" width="6.7265625" style="4" customWidth="1"/>
+    <col min="6664" max="6673" width="9.7265625" style="4" customWidth="1"/>
+    <col min="6674" max="6912" width="9.1796875" style="4"/>
+    <col min="6913" max="6913" width="3.7265625" style="4" customWidth="1"/>
+    <col min="6914" max="6914" width="18.7265625" style="4" customWidth="1"/>
+    <col min="6915" max="6915" width="4.7265625" style="4" customWidth="1"/>
+    <col min="6916" max="6916" width="14.7265625" style="4" customWidth="1"/>
+    <col min="6917" max="6919" width="6.7265625" style="4" customWidth="1"/>
+    <col min="6920" max="6929" width="9.7265625" style="4" customWidth="1"/>
+    <col min="6930" max="7168" width="9.1796875" style="4"/>
+    <col min="7169" max="7169" width="3.7265625" style="4" customWidth="1"/>
+    <col min="7170" max="7170" width="18.7265625" style="4" customWidth="1"/>
+    <col min="7171" max="7171" width="4.7265625" style="4" customWidth="1"/>
+    <col min="7172" max="7172" width="14.7265625" style="4" customWidth="1"/>
+    <col min="7173" max="7175" width="6.7265625" style="4" customWidth="1"/>
+    <col min="7176" max="7185" width="9.7265625" style="4" customWidth="1"/>
+    <col min="7186" max="7424" width="9.1796875" style="4"/>
+    <col min="7425" max="7425" width="3.7265625" style="4" customWidth="1"/>
+    <col min="7426" max="7426" width="18.7265625" style="4" customWidth="1"/>
+    <col min="7427" max="7427" width="4.7265625" style="4" customWidth="1"/>
+    <col min="7428" max="7428" width="14.7265625" style="4" customWidth="1"/>
+    <col min="7429" max="7431" width="6.7265625" style="4" customWidth="1"/>
+    <col min="7432" max="7441" width="9.7265625" style="4" customWidth="1"/>
+    <col min="7442" max="7680" width="9.1796875" style="4"/>
+    <col min="7681" max="7681" width="3.7265625" style="4" customWidth="1"/>
+    <col min="7682" max="7682" width="18.7265625" style="4" customWidth="1"/>
+    <col min="7683" max="7683" width="4.7265625" style="4" customWidth="1"/>
+    <col min="7684" max="7684" width="14.7265625" style="4" customWidth="1"/>
+    <col min="7685" max="7687" width="6.7265625" style="4" customWidth="1"/>
+    <col min="7688" max="7697" width="9.7265625" style="4" customWidth="1"/>
+    <col min="7698" max="7936" width="9.1796875" style="4"/>
+    <col min="7937" max="7937" width="3.7265625" style="4" customWidth="1"/>
+    <col min="7938" max="7938" width="18.7265625" style="4" customWidth="1"/>
+    <col min="7939" max="7939" width="4.7265625" style="4" customWidth="1"/>
+    <col min="7940" max="7940" width="14.7265625" style="4" customWidth="1"/>
+    <col min="7941" max="7943" width="6.7265625" style="4" customWidth="1"/>
+    <col min="7944" max="7953" width="9.7265625" style="4" customWidth="1"/>
+    <col min="7954" max="8192" width="9.1796875" style="4"/>
+    <col min="8193" max="8193" width="3.7265625" style="4" customWidth="1"/>
+    <col min="8194" max="8194" width="18.7265625" style="4" customWidth="1"/>
+    <col min="8195" max="8195" width="4.7265625" style="4" customWidth="1"/>
+    <col min="8196" max="8196" width="14.7265625" style="4" customWidth="1"/>
+    <col min="8197" max="8199" width="6.7265625" style="4" customWidth="1"/>
+    <col min="8200" max="8209" width="9.7265625" style="4" customWidth="1"/>
+    <col min="8210" max="8448" width="9.1796875" style="4"/>
+    <col min="8449" max="8449" width="3.7265625" style="4" customWidth="1"/>
+    <col min="8450" max="8450" width="18.7265625" style="4" customWidth="1"/>
+    <col min="8451" max="8451" width="4.7265625" style="4" customWidth="1"/>
+    <col min="8452" max="8452" width="14.7265625" style="4" customWidth="1"/>
+    <col min="8453" max="8455" width="6.7265625" style="4" customWidth="1"/>
+    <col min="8456" max="8465" width="9.7265625" style="4" customWidth="1"/>
+    <col min="8466" max="8704" width="9.1796875" style="4"/>
+    <col min="8705" max="8705" width="3.7265625" style="4" customWidth="1"/>
+    <col min="8706" max="8706" width="18.7265625" style="4" customWidth="1"/>
+    <col min="8707" max="8707" width="4.7265625" style="4" customWidth="1"/>
+    <col min="8708" max="8708" width="14.7265625" style="4" customWidth="1"/>
+    <col min="8709" max="8711" width="6.7265625" style="4" customWidth="1"/>
+    <col min="8712" max="8721" width="9.7265625" style="4" customWidth="1"/>
+    <col min="8722" max="8960" width="9.1796875" style="4"/>
+    <col min="8961" max="8961" width="3.7265625" style="4" customWidth="1"/>
+    <col min="8962" max="8962" width="18.7265625" style="4" customWidth="1"/>
+    <col min="8963" max="8963" width="4.7265625" style="4" customWidth="1"/>
+    <col min="8964" max="8964" width="14.7265625" style="4" customWidth="1"/>
+    <col min="8965" max="8967" width="6.7265625" style="4" customWidth="1"/>
+    <col min="8968" max="8977" width="9.7265625" style="4" customWidth="1"/>
+    <col min="8978" max="9216" width="9.1796875" style="4"/>
+    <col min="9217" max="9217" width="3.7265625" style="4" customWidth="1"/>
+    <col min="9218" max="9218" width="18.7265625" style="4" customWidth="1"/>
+    <col min="9219" max="9219" width="4.7265625" style="4" customWidth="1"/>
+    <col min="9220" max="9220" width="14.7265625" style="4" customWidth="1"/>
+    <col min="9221" max="9223" width="6.7265625" style="4" customWidth="1"/>
+    <col min="9224" max="9233" width="9.7265625" style="4" customWidth="1"/>
+    <col min="9234" max="9472" width="9.1796875" style="4"/>
+    <col min="9473" max="9473" width="3.7265625" style="4" customWidth="1"/>
+    <col min="9474" max="9474" width="18.7265625" style="4" customWidth="1"/>
+    <col min="9475" max="9475" width="4.7265625" style="4" customWidth="1"/>
+    <col min="9476" max="9476" width="14.7265625" style="4" customWidth="1"/>
+    <col min="9477" max="9479" width="6.7265625" style="4" customWidth="1"/>
+    <col min="9480" max="9489" width="9.7265625" style="4" customWidth="1"/>
+    <col min="9490" max="9728" width="9.1796875" style="4"/>
+    <col min="9729" max="9729" width="3.7265625" style="4" customWidth="1"/>
+    <col min="9730" max="9730" width="18.7265625" style="4" customWidth="1"/>
+    <col min="9731" max="9731" width="4.7265625" style="4" customWidth="1"/>
+    <col min="9732" max="9732" width="14.7265625" style="4" customWidth="1"/>
+    <col min="9733" max="9735" width="6.7265625" style="4" customWidth="1"/>
+    <col min="9736" max="9745" width="9.7265625" style="4" customWidth="1"/>
+    <col min="9746" max="9984" width="9.1796875" style="4"/>
+    <col min="9985" max="9985" width="3.7265625" style="4" customWidth="1"/>
+    <col min="9986" max="9986" width="18.7265625" style="4" customWidth="1"/>
+    <col min="9987" max="9987" width="4.7265625" style="4" customWidth="1"/>
+    <col min="9988" max="9988" width="14.7265625" style="4" customWidth="1"/>
+    <col min="9989" max="9991" width="6.7265625" style="4" customWidth="1"/>
+    <col min="9992" max="10001" width="9.7265625" style="4" customWidth="1"/>
+    <col min="10002" max="10240" width="9.1796875" style="4"/>
+    <col min="10241" max="10241" width="3.7265625" style="4" customWidth="1"/>
+    <col min="10242" max="10242" width="18.7265625" style="4" customWidth="1"/>
+    <col min="10243" max="10243" width="4.7265625" style="4" customWidth="1"/>
+    <col min="10244" max="10244" width="14.7265625" style="4" customWidth="1"/>
+    <col min="10245" max="10247" width="6.7265625" style="4" customWidth="1"/>
+    <col min="10248" max="10257" width="9.7265625" style="4" customWidth="1"/>
+    <col min="10258" max="10496" width="9.1796875" style="4"/>
+    <col min="10497" max="10497" width="3.7265625" style="4" customWidth="1"/>
+    <col min="10498" max="10498" width="18.7265625" style="4" customWidth="1"/>
+    <col min="10499" max="10499" width="4.7265625" style="4" customWidth="1"/>
+    <col min="10500" max="10500" width="14.7265625" style="4" customWidth="1"/>
+    <col min="10501" max="10503" width="6.7265625" style="4" customWidth="1"/>
+    <col min="10504" max="10513" width="9.7265625" style="4" customWidth="1"/>
+    <col min="10514" max="10752" width="9.1796875" style="4"/>
+    <col min="10753" max="10753" width="3.7265625" style="4" customWidth="1"/>
+    <col min="10754" max="10754" width="18.7265625" style="4" customWidth="1"/>
+    <col min="10755" max="10755" width="4.7265625" style="4" customWidth="1"/>
+    <col min="10756" max="10756" width="14.7265625" style="4" customWidth="1"/>
+    <col min="10757" max="10759" width="6.7265625" style="4" customWidth="1"/>
+    <col min="10760" max="10769" width="9.7265625" style="4" customWidth="1"/>
+    <col min="10770" max="11008" width="9.1796875" style="4"/>
+    <col min="11009" max="11009" width="3.7265625" style="4" customWidth="1"/>
+    <col min="11010" max="11010" width="18.7265625" style="4" customWidth="1"/>
+    <col min="11011" max="11011" width="4.7265625" style="4" customWidth="1"/>
+    <col min="11012" max="11012" width="14.7265625" style="4" customWidth="1"/>
+    <col min="11013" max="11015" width="6.7265625" style="4" customWidth="1"/>
+    <col min="11016" max="11025" width="9.7265625" style="4" customWidth="1"/>
+    <col min="11026" max="11264" width="9.1796875" style="4"/>
+    <col min="11265" max="11265" width="3.7265625" style="4" customWidth="1"/>
+    <col min="11266" max="11266" width="18.7265625" style="4" customWidth="1"/>
+    <col min="11267" max="11267" width="4.7265625" style="4" customWidth="1"/>
+    <col min="11268" max="11268" width="14.7265625" style="4" customWidth="1"/>
+    <col min="11269" max="11271" width="6.7265625" style="4" customWidth="1"/>
+    <col min="11272" max="11281" width="9.7265625" style="4" customWidth="1"/>
+    <col min="11282" max="11520" width="9.1796875" style="4"/>
+    <col min="11521" max="11521" width="3.7265625" style="4" customWidth="1"/>
+    <col min="11522" max="11522" width="18.7265625" style="4" customWidth="1"/>
+    <col min="11523" max="11523" width="4.7265625" style="4" customWidth="1"/>
+    <col min="11524" max="11524" width="14.7265625" style="4" customWidth="1"/>
+    <col min="11525" max="11527" width="6.7265625" style="4" customWidth="1"/>
+    <col min="11528" max="11537" width="9.7265625" style="4" customWidth="1"/>
+    <col min="11538" max="11776" width="9.1796875" style="4"/>
+    <col min="11777" max="11777" width="3.7265625" style="4" customWidth="1"/>
+    <col min="11778" max="11778" width="18.7265625" style="4" customWidth="1"/>
+    <col min="11779" max="11779" width="4.7265625" style="4" customWidth="1"/>
+    <col min="11780" max="11780" width="14.7265625" style="4" customWidth="1"/>
+    <col min="11781" max="11783" width="6.7265625" style="4" customWidth="1"/>
+    <col min="11784" max="11793" width="9.7265625" style="4" customWidth="1"/>
+    <col min="11794" max="12032" width="9.1796875" style="4"/>
+    <col min="12033" max="12033" width="3.7265625" style="4" customWidth="1"/>
+    <col min="12034" max="12034" width="18.7265625" style="4" customWidth="1"/>
+    <col min="12035" max="12035" width="4.7265625" style="4" customWidth="1"/>
+    <col min="12036" max="12036" width="14.7265625" style="4" customWidth="1"/>
+    <col min="12037" max="12039" width="6.7265625" style="4" customWidth="1"/>
+    <col min="12040" max="12049" width="9.7265625" style="4" customWidth="1"/>
+    <col min="12050" max="12288" width="9.1796875" style="4"/>
+    <col min="12289" max="12289" width="3.7265625" style="4" customWidth="1"/>
+    <col min="12290" max="12290" width="18.7265625" style="4" customWidth="1"/>
+    <col min="12291" max="12291" width="4.7265625" style="4" customWidth="1"/>
+    <col min="12292" max="12292" width="14.7265625" style="4" customWidth="1"/>
+    <col min="12293" max="12295" width="6.7265625" style="4" customWidth="1"/>
+    <col min="12296" max="12305" width="9.7265625" style="4" customWidth="1"/>
+    <col min="12306" max="12544" width="9.1796875" style="4"/>
+    <col min="12545" max="12545" width="3.7265625" style="4" customWidth="1"/>
+    <col min="12546" max="12546" width="18.7265625" style="4" customWidth="1"/>
+    <col min="12547" max="12547" width="4.7265625" style="4" customWidth="1"/>
+    <col min="12548" max="12548" width="14.7265625" style="4" customWidth="1"/>
+    <col min="12549" max="12551" width="6.7265625" style="4" customWidth="1"/>
+    <col min="12552" max="12561" width="9.7265625" style="4" customWidth="1"/>
+    <col min="12562" max="12800" width="9.1796875" style="4"/>
+    <col min="12801" max="12801" width="3.7265625" style="4" customWidth="1"/>
+    <col min="12802" max="12802" width="18.7265625" style="4" customWidth="1"/>
+    <col min="12803" max="12803" width="4.7265625" style="4" customWidth="1"/>
+    <col min="12804" max="12804" width="14.7265625" style="4" customWidth="1"/>
+    <col min="12805" max="12807" width="6.7265625" style="4" customWidth="1"/>
+    <col min="12808" max="12817" width="9.7265625" style="4" customWidth="1"/>
+    <col min="12818" max="13056" width="9.1796875" style="4"/>
+    <col min="13057" max="13057" width="3.7265625" style="4" customWidth="1"/>
+    <col min="13058" max="13058" width="18.7265625" style="4" customWidth="1"/>
+    <col min="13059" max="13059" width="4.7265625" style="4" customWidth="1"/>
+    <col min="13060" max="13060" width="14.7265625" style="4" customWidth="1"/>
+    <col min="13061" max="13063" width="6.7265625" style="4" customWidth="1"/>
+    <col min="13064" max="13073" width="9.7265625" style="4" customWidth="1"/>
+    <col min="13074" max="13312" width="9.1796875" style="4"/>
+    <col min="13313" max="13313" width="3.7265625" style="4" customWidth="1"/>
+    <col min="13314" max="13314" width="18.7265625" style="4" customWidth="1"/>
+    <col min="13315" max="13315" width="4.7265625" style="4" customWidth="1"/>
+    <col min="13316" max="13316" width="14.7265625" style="4" customWidth="1"/>
+    <col min="13317" max="13319" width="6.7265625" style="4" customWidth="1"/>
+    <col min="13320" max="13329" width="9.7265625" style="4" customWidth="1"/>
+    <col min="13330" max="13568" width="9.1796875" style="4"/>
+    <col min="13569" max="13569" width="3.7265625" style="4" customWidth="1"/>
+    <col min="13570" max="13570" width="18.7265625" style="4" customWidth="1"/>
+    <col min="13571" max="13571" width="4.7265625" style="4" customWidth="1"/>
+    <col min="13572" max="13572" width="14.7265625" style="4" customWidth="1"/>
+    <col min="13573" max="13575" width="6.7265625" style="4" customWidth="1"/>
+    <col min="13576" max="13585" width="9.7265625" style="4" customWidth="1"/>
+    <col min="13586" max="13824" width="9.1796875" style="4"/>
+    <col min="13825" max="13825" width="3.7265625" style="4" customWidth="1"/>
+    <col min="13826" max="13826" width="18.7265625" style="4" customWidth="1"/>
+    <col min="13827" max="13827" width="4.7265625" style="4" customWidth="1"/>
+    <col min="13828" max="13828" width="14.7265625" style="4" customWidth="1"/>
+    <col min="13829" max="13831" width="6.7265625" style="4" customWidth="1"/>
+    <col min="13832" max="13841" width="9.7265625" style="4" customWidth="1"/>
+    <col min="13842" max="14080" width="9.1796875" style="4"/>
+    <col min="14081" max="14081" width="3.7265625" style="4" customWidth="1"/>
+    <col min="14082" max="14082" width="18.7265625" style="4" customWidth="1"/>
+    <col min="14083" max="14083" width="4.7265625" style="4" customWidth="1"/>
+    <col min="14084" max="14084" width="14.7265625" style="4" customWidth="1"/>
+    <col min="14085" max="14087" width="6.7265625" style="4" customWidth="1"/>
+    <col min="14088" max="14097" width="9.7265625" style="4" customWidth="1"/>
+    <col min="14098" max="14336" width="9.1796875" style="4"/>
+    <col min="14337" max="14337" width="3.7265625" style="4" customWidth="1"/>
+    <col min="14338" max="14338" width="18.7265625" style="4" customWidth="1"/>
+    <col min="14339" max="14339" width="4.7265625" style="4" customWidth="1"/>
+    <col min="14340" max="14340" width="14.7265625" style="4" customWidth="1"/>
+    <col min="14341" max="14343" width="6.7265625" style="4" customWidth="1"/>
+    <col min="14344" max="14353" width="9.7265625" style="4" customWidth="1"/>
+    <col min="14354" max="14592" width="9.1796875" style="4"/>
+    <col min="14593" max="14593" width="3.7265625" style="4" customWidth="1"/>
+    <col min="14594" max="14594" width="18.7265625" style="4" customWidth="1"/>
+    <col min="14595" max="14595" width="4.7265625" style="4" customWidth="1"/>
+    <col min="14596" max="14596" width="14.7265625" style="4" customWidth="1"/>
+    <col min="14597" max="14599" width="6.7265625" style="4" customWidth="1"/>
+    <col min="14600" max="14609" width="9.7265625" style="4" customWidth="1"/>
+    <col min="14610" max="14848" width="9.1796875" style="4"/>
+    <col min="14849" max="14849" width="3.7265625" style="4" customWidth="1"/>
+    <col min="14850" max="14850" width="18.7265625" style="4" customWidth="1"/>
+    <col min="14851" max="14851" width="4.7265625" style="4" customWidth="1"/>
+    <col min="14852" max="14852" width="14.7265625" style="4" customWidth="1"/>
+    <col min="14853" max="14855" width="6.7265625" style="4" customWidth="1"/>
+    <col min="14856" max="14865" width="9.7265625" style="4" customWidth="1"/>
+    <col min="14866" max="15104" width="9.1796875" style="4"/>
+    <col min="15105" max="15105" width="3.7265625" style="4" customWidth="1"/>
+    <col min="15106" max="15106" width="18.7265625" style="4" customWidth="1"/>
+    <col min="15107" max="15107" width="4.7265625" style="4" customWidth="1"/>
+    <col min="15108" max="15108" width="14.7265625" style="4" customWidth="1"/>
+    <col min="15109" max="15111" width="6.7265625" style="4" customWidth="1"/>
+    <col min="15112" max="15121" width="9.7265625" style="4" customWidth="1"/>
+    <col min="15122" max="15360" width="9.1796875" style="4"/>
+    <col min="15361" max="15361" width="3.7265625" style="4" customWidth="1"/>
+    <col min="15362" max="15362" width="18.7265625" style="4" customWidth="1"/>
+    <col min="15363" max="15363" width="4.7265625" style="4" customWidth="1"/>
+    <col min="15364" max="15364" width="14.7265625" style="4" customWidth="1"/>
+    <col min="15365" max="15367" width="6.7265625" style="4" customWidth="1"/>
+    <col min="15368" max="15377" width="9.7265625" style="4" customWidth="1"/>
+    <col min="15378" max="15616" width="9.1796875" style="4"/>
+    <col min="15617" max="15617" width="3.7265625" style="4" customWidth="1"/>
+    <col min="15618" max="15618" width="18.7265625" style="4" customWidth="1"/>
+    <col min="15619" max="15619" width="4.7265625" style="4" customWidth="1"/>
+    <col min="15620" max="15620" width="14.7265625" style="4" customWidth="1"/>
+    <col min="15621" max="15623" width="6.7265625" style="4" customWidth="1"/>
+    <col min="15624" max="15633" width="9.7265625" style="4" customWidth="1"/>
+    <col min="15634" max="15872" width="9.1796875" style="4"/>
+    <col min="15873" max="15873" width="3.7265625" style="4" customWidth="1"/>
+    <col min="15874" max="15874" width="18.7265625" style="4" customWidth="1"/>
+    <col min="15875" max="15875" width="4.7265625" style="4" customWidth="1"/>
+    <col min="15876" max="15876" width="14.7265625" style="4" customWidth="1"/>
+    <col min="15877" max="15879" width="6.7265625" style="4" customWidth="1"/>
+    <col min="15880" max="15889" width="9.7265625" style="4" customWidth="1"/>
+    <col min="15890" max="16128" width="9.1796875" style="4"/>
+    <col min="16129" max="16129" width="3.7265625" style="4" customWidth="1"/>
+    <col min="16130" max="16130" width="18.7265625" style="4" customWidth="1"/>
+    <col min="16131" max="16131" width="4.7265625" style="4" customWidth="1"/>
+    <col min="16132" max="16132" width="14.7265625" style="4" customWidth="1"/>
+    <col min="16133" max="16135" width="6.7265625" style="4" customWidth="1"/>
+    <col min="16136" max="16145" width="9.7265625" style="4" customWidth="1"/>
+    <col min="16146" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.45" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
     </row>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="109" t="s">
+      <c r="F2" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="109"/>
-[...11 lines deleted...]
-    <row r="3" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A3" s="1">
         <f t="shared" ref="A3:A8" si="0">A2+1</f>
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A4" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A5" s="1">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="1">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A7" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A8" s="1">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="5"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
     </row>
-    <row r="10" spans="1:17" ht="22.3" x14ac:dyDescent="0.5">
-      <c r="A10" s="110" t="s">
+    <row r="10" spans="1:17" ht="22" x14ac:dyDescent="0.4">
+      <c r="A10" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="110"/>
-[...17 lines deleted...]
-      <c r="A11" s="111" t="s">
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="N10" s="41"/>
+      <c r="O10" s="41"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="41"/>
+    </row>
+    <row r="11" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="42" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="43"/>
+      <c r="Q11" s="43"/>
+    </row>
+    <row r="12" spans="1:17" s="39" customFormat="1" ht="25" x14ac:dyDescent="0.5">
+      <c r="A12" s="118" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="111"/>
-[...36 lines deleted...]
-      <c r="A13" s="113" t="s">
+      <c r="B12" s="118"/>
+      <c r="C12" s="118"/>
+      <c r="D12" s="118"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="118"/>
+      <c r="I12" s="118"/>
+      <c r="J12" s="118"/>
+      <c r="K12" s="118"/>
+      <c r="L12" s="118"/>
+      <c r="M12" s="118"/>
+      <c r="N12" s="118"/>
+      <c r="O12" s="118"/>
+      <c r="P12" s="118"/>
+      <c r="Q12" s="118"/>
+    </row>
+    <row r="13" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A14" s="44" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="113"/>
-[...5 lines deleted...]
-      <c r="H13" s="113" t="s">
+      <c r="B14" s="44"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="I13" s="113"/>
-[...5 lines deleted...]
-      <c r="O13" s="9" t="s">
+      <c r="I14" s="44"/>
+      <c r="J14" s="44"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="P13" s="116"/>
-[...3 lines deleted...]
-      <c r="A14" s="10">
+      <c r="P14" s="47"/>
+      <c r="Q14" s="47"/>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10">
         <v>1</v>
       </c>
-      <c r="B14" s="64" t="s">
+      <c r="B15" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="65"/>
-[...4 lines deleted...]
-      <c r="H14" s="100" t="s">
+      <c r="C15" s="51"/>
+      <c r="D15" s="51"/>
+      <c r="E15" s="51"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="I14" s="101"/>
-      <c r="J14" s="100" t="s">
+      <c r="I15" s="54"/>
+      <c r="J15" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="K14" s="101"/>
-      <c r="L14" s="100" t="s">
+      <c r="K15" s="54"/>
+      <c r="L15" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="M14" s="101"/>
-      <c r="N14" s="100" t="s">
+      <c r="M15" s="54"/>
+      <c r="N15" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="O14" s="101"/>
-      <c r="P14" s="100" t="s">
+      <c r="O15" s="54"/>
+      <c r="P15" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="Q14" s="101"/>
-[...2 lines deleted...]
-      <c r="A15" s="11">
+      <c r="Q15" s="54"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A16" s="11">
         <v>2</v>
       </c>
-      <c r="B15" s="64" t="s">
+      <c r="B16" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C15" s="65"/>
-[...19 lines deleted...]
-      <c r="A16" s="11">
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="56"/>
+      <c r="N16" s="55"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="48">
+        <f>SUM(H16:O16)</f>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="49"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="11">
         <v>3</v>
       </c>
-      <c r="B16" s="64" t="s">
+      <c r="B17" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="C16" s="65"/>
-[...19 lines deleted...]
-      <c r="A17" s="11">
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="55"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="56"/>
+      <c r="N17" s="55"/>
+      <c r="O17" s="56"/>
+      <c r="P17" s="48">
+        <f>SUM(H17:O17)</f>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="49"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A18" s="11">
         <v>4</v>
       </c>
-      <c r="B17" s="64" t="s">
+      <c r="B18" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="65"/>
-[...19 lines deleted...]
-      <c r="A18" s="100" t="s">
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="51"/>
+      <c r="F18" s="51"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="56"/>
+      <c r="P18" s="48">
+        <f>SUM(H18:O18)</f>
+        <v>0</v>
+      </c>
+      <c r="Q18" s="49"/>
+    </row>
+    <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="101"/>
-      <c r="C18" s="102" t="s">
+      <c r="B19" s="54"/>
+      <c r="C19" s="57" t="s">
         <v>24</v>
       </c>
-      <c r="D18" s="103"/>
-      <c r="E18" s="12" t="s">
+      <c r="D19" s="58"/>
+      <c r="E19" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="12" t="s">
+      <c r="F19" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="G18" s="12" t="s">
+      <c r="G19" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="13" t="s">
+      <c r="H19" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="I18" s="13" t="s">
+      <c r="I19" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="J18" s="13" t="s">
+      <c r="J19" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="K18" s="13" t="s">
+      <c r="K19" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="L18" s="13" t="s">
+      <c r="L19" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="M18" s="13" t="s">
+      <c r="M19" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="N18" s="14" t="s">
+      <c r="N19" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="O18" s="13" t="s">
+      <c r="O19" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="P18" s="13" t="s">
+      <c r="P19" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="Q18" s="13" t="s">
+      <c r="Q19" s="13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.35">
-      <c r="A19" s="54">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A20" s="59">
         <v>5</v>
       </c>
-      <c r="B19" s="56" t="s">
+      <c r="B20" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="15" t="s">
+      <c r="C20" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="D19" s="15" t="s">
+      <c r="D20" s="15" t="s">
         <v>32</v>
-      </c>
-[...49 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E20" s="16">
         <v>19</v>
       </c>
       <c r="F20" s="16"/>
       <c r="G20" s="13">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="H20" s="16"/>
+        <v>25</v>
+      </c>
+      <c r="H20" s="17">
+        <f>H16*H18-(SUM(H21:H27))</f>
+        <v>0</v>
+      </c>
       <c r="I20" s="18">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="J20" s="16"/>
+        <f t="shared" ref="I20:I25" si="1">IF($E20=0,$F20*$G20*H20,(1/$E20)*$G20*H20)</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="17">
+        <f>J16*J18-(SUM(J21:J27))</f>
+        <v>0</v>
+      </c>
       <c r="K20" s="18">
-        <f t="shared" si="2"/>
+        <f t="shared" ref="K20:K35" si="2">IF($E20=0,$F20*$G20*J20,(1/$E20)*$G20*J20)</f>
         <v>0</v>
       </c>
       <c r="L20" s="16"/>
       <c r="M20" s="18">
-        <f t="shared" si="3"/>
+        <f t="shared" ref="M20:M35" si="3">IF($E20=0,$F20*$G20*L20,(1/$E20)*$G20*L20)</f>
         <v>0</v>
       </c>
       <c r="N20" s="16"/>
       <c r="O20" s="18">
-        <f t="shared" si="4"/>
+        <f t="shared" ref="O20:O35" si="4">IF($E20=0,$F20*$G20*N20,(1/$E20)*$G20*N20)</f>
         <v>0</v>
       </c>
       <c r="P20" s="18">
-        <f t="shared" si="5"/>
+        <f>SUM(H20,J20,L20,N20)</f>
         <v>0</v>
       </c>
       <c r="Q20" s="18">
-        <f t="shared" si="5"/>
-[...5 lines deleted...]
-      <c r="B21" s="69"/>
+        <f t="shared" ref="P20:Q35" si="5">SUM(I20,K20,M20,O20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21" s="60"/>
+      <c r="B21" s="63"/>
       <c r="C21" s="15" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D21" s="15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E21" s="16">
-        <v>18.5</v>
+        <v>19</v>
       </c>
       <c r="F21" s="16"/>
       <c r="G21" s="13">
         <v>72</v>
       </c>
       <c r="H21" s="16"/>
       <c r="I21" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="16"/>
       <c r="K21" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L21" s="17">
-[...2 lines deleted...]
-      </c>
+      <c r="L21" s="16"/>
       <c r="M21" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N21" s="17">
-[...2 lines deleted...]
-      </c>
+      <c r="N21" s="16"/>
       <c r="O21" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P21" s="18">
-        <f>SUM(H21,J21,L21,N21)</f>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q21" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B22" s="57"/>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A22" s="60"/>
+      <c r="B22" s="63"/>
       <c r="C22" s="15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E22" s="16">
-        <v>20</v>
+        <v>18.5</v>
       </c>
       <c r="F22" s="16"/>
       <c r="G22" s="13">
         <v>72</v>
       </c>
       <c r="H22" s="16"/>
       <c r="I22" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="16"/>
       <c r="K22" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L22" s="16"/>
+      <c r="L22" s="17">
+        <f>L16*L18-(SUM(L20:L21,L23:L27))</f>
+        <v>0</v>
+      </c>
       <c r="M22" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N22" s="16"/>
+      <c r="N22" s="17">
+        <f>N16*N18-(SUM(N20:N21,N23:N27))</f>
+        <v>0</v>
+      </c>
       <c r="O22" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P22" s="18">
-        <f t="shared" si="5"/>
+        <f>SUM(H22,J22,L22,N22)</f>
         <v>0</v>
       </c>
       <c r="Q22" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      </c>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A23" s="61"/>
+      <c r="B23" s="64"/>
       <c r="C23" s="15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="E23" s="16">
+        <v>20</v>
+      </c>
+      <c r="F23" s="16"/>
       <c r="G23" s="13">
         <v>72</v>
       </c>
       <c r="H23" s="16"/>
       <c r="I23" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="16"/>
       <c r="K23" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L23" s="16"/>
       <c r="M23" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N23" s="16"/>
       <c r="O23" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P23" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q23" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B24" s="69"/>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A24" s="59">
+        <v>6</v>
+      </c>
+      <c r="B24" s="62" t="s">
+        <v>39</v>
+      </c>
       <c r="C24" s="15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="16">
         <v>0.32</v>
       </c>
       <c r="G24" s="13">
         <v>72</v>
       </c>
       <c r="H24" s="16"/>
       <c r="I24" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="16"/>
       <c r="K24" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L24" s="16"/>
       <c r="M24" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N24" s="16"/>
       <c r="O24" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P24" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q24" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B25" s="57"/>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A25" s="60"/>
+      <c r="B25" s="63"/>
       <c r="C25" s="15" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="16">
         <v>0.32</v>
       </c>
       <c r="G25" s="13">
         <v>72</v>
       </c>
       <c r="H25" s="16"/>
       <c r="I25" s="18">
-        <f>IF($E25=0,$F25*$G25*H25,(1/$E25)*$G25*H25)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J25" s="16"/>
       <c r="K25" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L25" s="16"/>
       <c r="M25" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N25" s="16"/>
       <c r="O25" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P25" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q25" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      </c>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A26" s="61"/>
+      <c r="B26" s="64"/>
       <c r="C26" s="15" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D26" s="15"/>
+        <v>44</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>45</v>
+      </c>
       <c r="E26" s="16"/>
       <c r="F26" s="16">
         <v>0.32</v>
       </c>
       <c r="G26" s="13">
         <v>72</v>
       </c>
       <c r="H26" s="16"/>
       <c r="I26" s="18">
         <f>IF($E26=0,$F26*$G26*H26,(1/$E26)*$G26*H26)</f>
         <v>0</v>
       </c>
       <c r="J26" s="16"/>
       <c r="K26" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L26" s="16"/>
       <c r="M26" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N26" s="16"/>
       <c r="O26" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P26" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q26" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-        <v>48</v>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A27" s="19">
+        <v>7</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>46</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="F27" s="16"/>
+        <v>47</v>
+      </c>
+      <c r="D27" s="15"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16">
+        <v>0.32</v>
+      </c>
       <c r="G27" s="13">
         <v>72</v>
       </c>
-      <c r="H27" s="20"/>
-      <c r="I27" s="21"/>
+      <c r="H27" s="16"/>
+      <c r="I27" s="18">
+        <f>IF($E27=0,$F27*$G27*H27,(1/$E27)*$G27*H27)</f>
+        <v>0</v>
+      </c>
       <c r="J27" s="16"/>
       <c r="K27" s="18">
-        <f>IF(J28=0,IF($E27=0,$F27*$G27*J27,(1/$E27)*$G27*J27),IF($E27=0,$F27*$G27*(J27-J28),(1/$E27)*$G27*(J27-J28)))</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L27" s="16"/>
       <c r="M27" s="18">
-        <f>IF(L28=0,IF($E27=0,$F27*$G27*L27,(1/$E27)*$G27*L27),IF($E27=0,$F27*$G27*(L27-L28),(1/$E27)*$G27*(L27-L28)))</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N27" s="16"/>
       <c r="O27" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P27" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q27" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>51</v>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A28" s="65">
+        <v>8</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>48</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="D28" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="16">
+        <v>49</v>
+      </c>
+      <c r="F28" s="16"/>
       <c r="G28" s="13">
         <v>72</v>
       </c>
       <c r="H28" s="20"/>
       <c r="I28" s="21"/>
       <c r="J28" s="16"/>
       <c r="K28" s="18">
-        <f t="shared" si="2"/>
+        <f>IF(J29=0,IF($E28=0,$F28*$G28*J28,(1/$E28)*$G28*J28),IF($E28=0,$F28*$G28*(J28-J29),(1/$E28)*$G28*(J28-J29)))</f>
         <v>0</v>
       </c>
       <c r="L28" s="16"/>
       <c r="M28" s="18">
-        <f t="shared" si="3"/>
+        <f>IF(L29=0,IF($E28=0,$F28*$G28*L28,(1/$E28)*$G28*L28),IF($E28=0,$F28*$G28*(L28-L29),(1/$E28)*$G28*(L28-L29)))</f>
         <v>0</v>
       </c>
       <c r="N28" s="16"/>
       <c r="O28" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P28" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q28" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F29" s="16"/>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A29" s="66"/>
+      <c r="B29" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D29" s="15"/>
+      <c r="E29" s="16"/>
+      <c r="F29" s="16">
+        <v>0.55000000000000004</v>
+      </c>
       <c r="G29" s="13">
         <v>72</v>
       </c>
       <c r="H29" s="20"/>
       <c r="I29" s="21"/>
       <c r="J29" s="16"/>
       <c r="K29" s="18">
-        <f>IF(J31=0,IF(K30=0,IF($E29=0,$F29*$G29*J29,(1/$E29)*$G29*J29),IF($E29=0,$F29*$G29*J29*(SQRT(K30^2+144)/12),(1/$E29)*$G29*J29*(SQRT(K30^2+144)/12))),IF(K30=0,IF($E29=0,$F29*$G29*(J29-J31),(1/$E29)*$G29*(J29-J31)),IF($E29=0,$F29*$G29*(J29-J31)*(SQRT(K30^2+144)/12),(1/$E29)*$G29*(J29-J31)*(SQRT(K30^2+144)/12))))</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L29" s="16"/>
       <c r="M29" s="18">
-        <f>IF(L31=0,IF(M30=0,IF($E29=0,$F29*$G29*L29,(1/$E29)*$G29*L29),IF($E29=0,$F29*$G29*L29*(SQRT(M30^2+144)/12),(1/$E29)*$G29*L29*(SQRT(M30^2+144)/12))),IF(M30=0,IF($E29=0,$F29*$G29*(L29-L31),(1/$E29)*$G29*(L29-L31)),IF($E29=0,$F29*$G29*(L29-L31)*(SQRT(M30^2+144)/12),(1/$E29)*$G29*(L29-L31)*(SQRT(M30^2+144)/12))))</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N29" s="16"/>
       <c r="O29" s="18">
-        <f>IF(N31=0,IF(O30=0,IF($E29=0,$F29*$G29*N29,(1/$E29)*$G29*N29),IF($E29=0,$F29*$G29*N29*(SQRT(O30^2+144)/12),(1/$E29)*$G29*N29*(SQRT(O30^2+144)/12))),IF(O30=0,IF($E29=0,$F29*$G29*(N29-N31),(1/$E29)*$G29*(N29-N31)),IF($E29=0,$F29*$G29*(N29-N31)*(SQRT(O30^2+144)/12),(1/$E29)*$G29*(N29-N31)*(SQRT(O30^2+144)/12))))</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P29" s="18">
-        <f>SUM(H29,J29,L29,N29)</f>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q29" s="18">
-        <f>SUM(I29,K29,M29,O29)</f>
-[...4 lines deleted...]
-      <c r="A30" s="96"/>
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A30" s="67" t="s">
+        <v>53</v>
+      </c>
       <c r="B30" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E30" s="16">
+        <v>49</v>
+      </c>
+      <c r="F30" s="16"/>
+      <c r="G30" s="13">
+        <v>72</v>
+      </c>
+      <c r="H30" s="20"/>
+      <c r="I30" s="21"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="18">
+        <f>IF(J32=0,IF(K31=0,IF($E30=0,$F30*$G30*J30,(1/$E30)*$G30*J30),IF($E30=0,$F30*$G30*J30*(SQRT(K31^2+144)/12),(1/$E30)*$G30*J30*(SQRT(K31^2+144)/12))),IF(K31=0,IF($E30=0,$F30*$G30*(J30-J32),(1/$E30)*$G30*(J30-J32)),IF($E30=0,$F30*$G30*(J30-J32)*(SQRT(K31^2+144)/12),(1/$E30)*$G30*(J30-J32)*(SQRT(K31^2+144)/12))))</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="16"/>
+      <c r="M30" s="18">
+        <f>IF(L32=0,IF(M31=0,IF($E30=0,$F30*$G30*L30,(1/$E30)*$G30*L30),IF($E30=0,$F30*$G30*L30*(SQRT(M31^2+144)/12),(1/$E30)*$G30*L30*(SQRT(M31^2+144)/12))),IF(M31=0,IF($E30=0,$F30*$G30*(L30-L32),(1/$E30)*$G30*(L30-L32)),IF($E30=0,$F30*$G30*(L30-L32)*(SQRT(M31^2+144)/12),(1/$E30)*$G30*(L30-L32)*(SQRT(M31^2+144)/12))))</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="16"/>
+      <c r="O30" s="18">
+        <f>IF(N32=0,IF(O31=0,IF($E30=0,$F30*$G30*N30,(1/$E30)*$G30*N30),IF($E30=0,$F30*$G30*N30*(SQRT(O31^2+144)/12),(1/$E30)*$G30*N30*(SQRT(O31^2+144)/12))),IF(O31=0,IF($E30=0,$F30*$G30*(N30-N32),(1/$E30)*$G30*(N30-N32)),IF($E30=0,$F30*$G30*(N30-N32)*(SQRT(O31^2+144)/12),(1/$E30)*$G30*(N30-N32)*(SQRT(O31^2+144)/12))))</f>
+        <v>0</v>
+      </c>
+      <c r="P30" s="18">
+        <f>SUM(H30,J30,L30,N30)</f>
+        <v>0</v>
+      </c>
+      <c r="Q30" s="18">
+        <f>SUM(I30,K30,M30,O30)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A31" s="68"/>
+      <c r="B31" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="C30" s="24"/>
-[...17 lines deleted...]
-      <c r="B31" s="15" t="s">
+      <c r="C31" s="24"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26"/>
+      <c r="H31" s="20"/>
+      <c r="I31" s="26"/>
+      <c r="J31" s="26"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="26"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="26"/>
+      <c r="O31" s="16"/>
+      <c r="P31" s="21"/>
+      <c r="Q31" s="21"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A32" s="61"/>
+      <c r="B32" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="C31" s="15" t="s">
+      <c r="C32" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="D31" s="15"/>
-[...1 lines deleted...]
-      <c r="F31" s="16">
+      <c r="D32" s="15"/>
+      <c r="E32" s="16"/>
+      <c r="F32" s="16">
         <v>0.55000000000000004</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G32" s="13">
         <v>72</v>
       </c>
-      <c r="H31" s="20"/>
-[...49 lines deleted...]
-      </c>
+      <c r="H32" s="20"/>
+      <c r="I32" s="21"/>
       <c r="J32" s="16"/>
       <c r="K32" s="18">
-        <f>IF($E32=0,$F32*$G32*J32,(1/$E32)*$G32*J32)</f>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L32" s="16"/>
       <c r="M32" s="18">
-        <f>IF($E32=0,$F32*$G32*L32,(1/$E32)*$G32*L32)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="18">
-        <f>IF($E32=0,$F32*$G32*N32,(1/$E32)*$G32*N32)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P32" s="18">
         <f>SUM(H32,J32,L32,N32)</f>
         <v>0</v>
       </c>
       <c r="Q32" s="18">
         <f>SUM(I32,K32,M32,O32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A33" s="11">
+        <v>9</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E33" s="16">
         <v>10</v>
-      </c>
-[...8 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F33" s="16"/>
       <c r="G33" s="13">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="H33" s="16"/>
       <c r="I33" s="18">
         <f>IF($E33=0,$F33*$G33*H33,(1/$E33)*$G33*H33)</f>
         <v>0</v>
       </c>
       <c r="J33" s="16"/>
       <c r="K33" s="18">
-        <f t="shared" si="2"/>
+        <f>IF($E33=0,$F33*$G33*J33,(1/$E33)*$G33*J33)</f>
         <v>0</v>
       </c>
       <c r="L33" s="16"/>
       <c r="M33" s="18">
-        <f t="shared" si="3"/>
+        <f>IF($E33=0,$F33*$G33*L33,(1/$E33)*$G33*L33)</f>
         <v>0</v>
       </c>
       <c r="N33" s="16"/>
       <c r="O33" s="18">
+        <f>IF($E33=0,$F33*$G33*N33,(1/$E33)*$G33*N33)</f>
+        <v>0</v>
+      </c>
+      <c r="P33" s="18">
+        <f>SUM(H33,J33,L33,N33)</f>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="18">
+        <f>SUM(I33,K33,M33,O33)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A34" s="11">
+        <v>10</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D34" s="13"/>
+      <c r="E34" s="16">
+        <v>30</v>
+      </c>
+      <c r="F34" s="16"/>
+      <c r="G34" s="13">
+        <v>72</v>
+      </c>
+      <c r="H34" s="16"/>
+      <c r="I34" s="18">
+        <f>IF($E34=0,$F34*$G34*H34,(1/$E34)*$G34*H34)</f>
+        <v>0</v>
+      </c>
+      <c r="J34" s="16"/>
+      <c r="K34" s="18">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="16"/>
+      <c r="M34" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N34" s="16"/>
+      <c r="O34" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P33" s="18">
+      <c r="P34" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q33" s="18">
+      <c r="Q34" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:17" ht="14.6" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A34" s="27">
+    <row r="35" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="27">
         <v>11</v>
       </c>
-      <c r="B34" s="28" t="s">
+      <c r="B35" s="28" t="s">
         <v>63</v>
       </c>
-      <c r="C34" s="28" t="s">
+      <c r="C35" s="28" t="s">
         <v>64</v>
       </c>
-      <c r="D34" s="28"/>
-      <c r="E34" s="29">
+      <c r="D35" s="28"/>
+      <c r="E35" s="29">
         <v>30</v>
       </c>
-      <c r="F34" s="29"/>
-      <c r="G34" s="28">
+      <c r="F35" s="29"/>
+      <c r="G35" s="28">
         <v>72</v>
       </c>
-      <c r="H34" s="29"/>
-[...5 lines deleted...]
-      <c r="K34" s="30">
+      <c r="H35" s="29"/>
+      <c r="I35" s="30">
+        <f>IF($E35=0,$F35*$G35*H35,(1/$E35)*$G35*H35)</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="29"/>
+      <c r="K35" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L34" s="29"/>
-      <c r="M34" s="30">
+      <c r="L35" s="29"/>
+      <c r="M35" s="30">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N34" s="29"/>
-      <c r="O34" s="30">
+      <c r="N35" s="29"/>
+      <c r="O35" s="30">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P34" s="30">
+      <c r="P35" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q34" s="30">
+      <c r="Q35" s="30">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="31">
+    <row r="36" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="31">
         <v>12</v>
       </c>
-      <c r="B35" s="97" t="s">
+      <c r="B36" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="C35" s="98"/>
-[...31 lines deleted...]
-      <c r="A36" s="33">
+      <c r="C36" s="70"/>
+      <c r="D36" s="70"/>
+      <c r="E36" s="70"/>
+      <c r="F36" s="70"/>
+      <c r="G36" s="71"/>
+      <c r="H36" s="72">
+        <f>SUM(I20:I30,I32:I35)</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="73"/>
+      <c r="J36" s="72">
+        <f>SUM(K20:K30,K32:K35)</f>
+        <v>0</v>
+      </c>
+      <c r="K36" s="73"/>
+      <c r="L36" s="72">
+        <f>SUM(M20:M30,M32:M35)</f>
+        <v>0</v>
+      </c>
+      <c r="M36" s="73"/>
+      <c r="N36" s="72">
+        <f>SUM(O20:O30,O32:O35)</f>
+        <v>0</v>
+      </c>
+      <c r="O36" s="73"/>
+      <c r="P36" s="76">
+        <f>SUM(H36:O36)</f>
+        <v>0</v>
+      </c>
+      <c r="Q36" s="77"/>
+    </row>
+    <row r="37" spans="1:17" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="33">
         <v>13</v>
       </c>
-      <c r="B36" s="79" t="s">
+      <c r="B37" s="78" t="s">
         <v>66</v>
       </c>
-      <c r="C36" s="80"/>
-[...31 lines deleted...]
-      <c r="A37" s="34">
+      <c r="C37" s="79"/>
+      <c r="D37" s="79"/>
+      <c r="E37" s="79"/>
+      <c r="F37" s="79"/>
+      <c r="G37" s="80"/>
+      <c r="H37" s="81">
+        <f>H17*H18*0.35</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="82"/>
+      <c r="J37" s="81">
+        <f>J17*J18*0.35</f>
+        <v>0</v>
+      </c>
+      <c r="K37" s="82"/>
+      <c r="L37" s="81">
+        <f>L17*L18*0.52</f>
+        <v>0</v>
+      </c>
+      <c r="M37" s="82"/>
+      <c r="N37" s="81">
+        <f>N17*N18*0.35</f>
+        <v>0</v>
+      </c>
+      <c r="O37" s="83"/>
+      <c r="P37" s="84">
+        <f>SUM(H37:O37)</f>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="85"/>
+    </row>
+    <row r="38" spans="1:17" s="32" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="34">
         <v>14</v>
       </c>
-      <c r="B37" s="87" t="s">
+      <c r="B38" s="86" t="s">
         <v>67</v>
       </c>
-      <c r="C37" s="88"/>
-[...31 lines deleted...]
-      <c r="A38" s="68">
+      <c r="C38" s="87"/>
+      <c r="D38" s="87"/>
+      <c r="E38" s="87"/>
+      <c r="F38" s="87"/>
+      <c r="G38" s="88"/>
+      <c r="H38" s="89">
+        <f>SUM(H36:I37)</f>
+        <v>0</v>
+      </c>
+      <c r="I38" s="90"/>
+      <c r="J38" s="89">
+        <f>SUM(J36:K37)</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="90"/>
+      <c r="L38" s="89">
+        <f>SUM(L36:M37)</f>
+        <v>0</v>
+      </c>
+      <c r="M38" s="90"/>
+      <c r="N38" s="89">
+        <f>SUM(N36:O37)</f>
+        <v>0</v>
+      </c>
+      <c r="O38" s="91"/>
+      <c r="P38" s="74">
+        <f>SUM(H38:O38)</f>
+        <v>0</v>
+      </c>
+      <c r="Q38" s="75"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A39" s="60">
         <v>15</v>
       </c>
-      <c r="B38" s="69" t="s">
+      <c r="B39" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="C38" s="70" t="s">
+      <c r="C39" s="92" t="s">
         <v>69</v>
       </c>
-      <c r="D38" s="71"/>
-[...3 lines deleted...]
-      <c r="H38" s="62" t="s">
+      <c r="D39" s="93"/>
+      <c r="E39" s="93"/>
+      <c r="F39" s="93"/>
+      <c r="G39" s="94"/>
+      <c r="H39" s="95" t="s">
         <v>70</v>
       </c>
-      <c r="I38" s="63"/>
-      <c r="J38" s="62" t="s">
+      <c r="I39" s="96"/>
+      <c r="J39" s="95" t="s">
         <v>70</v>
       </c>
-      <c r="K38" s="63"/>
-      <c r="L38" s="62" t="s">
+      <c r="K39" s="96"/>
+      <c r="L39" s="95" t="s">
         <v>70</v>
       </c>
-      <c r="M38" s="63"/>
-      <c r="N38" s="62" t="s">
+      <c r="M39" s="96"/>
+      <c r="N39" s="95" t="s">
         <v>70</v>
       </c>
-      <c r="O38" s="63"/>
-      <c r="P38" s="62" t="s">
+      <c r="O39" s="96"/>
+      <c r="P39" s="95" t="s">
         <v>71</v>
       </c>
-      <c r="Q38" s="63"/>
-[...4 lines deleted...]
-      <c r="C39" s="64" t="s">
+      <c r="Q39" s="96"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A40" s="61"/>
+      <c r="B40" s="64"/>
+      <c r="C40" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="D39" s="65"/>
-[...1 lines deleted...]
-      <c r="F39" s="66">
+      <c r="D40" s="51"/>
+      <c r="E40" s="51"/>
+      <c r="F40" s="100">
         <v>0.8</v>
       </c>
-      <c r="G39" s="67"/>
-[...27 lines deleted...]
-      <c r="A40" s="54">
+      <c r="G40" s="101"/>
+      <c r="H40" s="102">
+        <f>H38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="I40" s="103"/>
+      <c r="J40" s="102">
+        <f>J38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="103"/>
+      <c r="L40" s="102">
+        <f>L38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="M40" s="103"/>
+      <c r="N40" s="102">
+        <f>N38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="O40" s="103"/>
+      <c r="P40" s="102">
+        <f>SUM(H40:O40)</f>
+        <v>0</v>
+      </c>
+      <c r="Q40" s="103"/>
+    </row>
+    <row r="41" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="59">
         <v>16</v>
       </c>
-      <c r="B40" s="56" t="s">
+      <c r="B41" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="C40" s="58" t="s">
+      <c r="C41" s="115" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="59"/>
-[...3 lines deleted...]
-      <c r="H40" s="42" t="s">
+      <c r="D41" s="116"/>
+      <c r="E41" s="116"/>
+      <c r="F41" s="116"/>
+      <c r="G41" s="117"/>
+      <c r="H41" s="97" t="s">
         <v>75</v>
       </c>
-      <c r="I40" s="61"/>
-      <c r="J40" s="42" t="s">
+      <c r="I41" s="98"/>
+      <c r="J41" s="97" t="s">
         <v>75</v>
       </c>
-      <c r="K40" s="61"/>
-      <c r="L40" s="41" t="s">
+      <c r="K41" s="98"/>
+      <c r="L41" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="M40" s="41"/>
-      <c r="N40" s="41" t="s">
+      <c r="M41" s="99"/>
+      <c r="N41" s="99" t="s">
         <v>75</v>
       </c>
-      <c r="O40" s="42"/>
-      <c r="P40" s="43" t="s">
+      <c r="O41" s="97"/>
+      <c r="P41" s="106" t="s">
         <v>76</v>
       </c>
-      <c r="Q40" s="44"/>
-[...7 lines deleted...]
-      <c r="F41" s="47">
+      <c r="Q41" s="107"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A42" s="61"/>
+      <c r="B42" s="64"/>
+      <c r="C42" s="108"/>
+      <c r="D42" s="109"/>
+      <c r="E42" s="109"/>
+      <c r="F42" s="110">
         <v>0.8</v>
       </c>
-      <c r="G41" s="48"/>
-[...28 lines deleted...]
-        <f>IF(OR(H19&lt;0,J19&lt;0,),"Areas do not add up, Concrete to earth value is negative","-")</f>
+      <c r="G42" s="111"/>
+      <c r="H42" s="102">
+        <f>H40/$F42</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="103"/>
+      <c r="J42" s="102">
+        <f>J40/$F42</f>
+        <v>0</v>
+      </c>
+      <c r="K42" s="103"/>
+      <c r="L42" s="102">
+        <f>L40/$F42</f>
+        <v>0</v>
+      </c>
+      <c r="M42" s="103"/>
+      <c r="N42" s="102">
+        <f>N40/$F42</f>
+        <v>0</v>
+      </c>
+      <c r="O42" s="112"/>
+      <c r="P42" s="113">
+        <f>SUM(H42:O42)</f>
+        <v>0</v>
+      </c>
+      <c r="Q42" s="114"/>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A43" s="104" t="str">
+        <f>IF(OR(H20&lt;0,J20&lt;0,),"Areas do not add up, Concrete to earth value is negative","-")</f>
         <v>-</v>
       </c>
-      <c r="B42" s="39"/>
-[...11 lines deleted...]
-        <f>IF(Q27+Q29=0,"NO ROOF CALCULATED","-")</f>
+      <c r="B43" s="104"/>
+      <c r="C43" s="104"/>
+      <c r="D43" s="104"/>
+      <c r="E43" s="104"/>
+      <c r="F43" s="104"/>
+      <c r="G43" s="104"/>
+      <c r="O43" s="35"/>
+      <c r="P43" s="36"/>
+      <c r="Q43" s="36"/>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A44" s="37" t="str">
+        <f>IF(Q28+Q30=0,"NO ROOF CALCULATED","-")</f>
         <v>NO ROOF CALCULATED</v>
       </c>
-      <c r="P43" s="40" t="s">
+      <c r="P44" s="105" t="s">
         <v>77</v>
       </c>
-      <c r="Q43" s="40"/>
-[...3 lines deleted...]
-        <f>IF(OR(L21&lt;0,N21&lt;0),"Areas do not add up, 2X4 wall value is negative","-")</f>
+      <c r="Q44" s="105"/>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A45" s="104" t="str">
+        <f>IF(OR(L22&lt;0,N22&lt;0),"Areas do not add up, 2X4 wall value is negative","-")</f>
         <v>-</v>
       </c>
-      <c r="B44" s="39"/>
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="B45" s="104"/>
+      <c r="C45" s="104"/>
+      <c r="D45" s="104"/>
+      <c r="E45" s="104"/>
+      <c r="F45" s="104"/>
+      <c r="G45" s="104"/>
+      <c r="P45" s="38" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="91">
-[...14 lines deleted...]
-    <mergeCell ref="P14:Q14"/>
+  <mergeCells count="92">
+    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="A45:G45"/>
+    <mergeCell ref="N41:O41"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="C41:G41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="B37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="B38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="A20:A23"/>
+    <mergeCell ref="B20:B23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="P16:Q16"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="N15:O15"/>
-    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="P15:Q15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="N16:O16"/>
-    <mergeCell ref="P16:Q16"/>
-[...63 lines deleted...]
-    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="F2:Q2"/>
+    <mergeCell ref="A10:Q10"/>
+    <mergeCell ref="A11:Q11"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="A12:Q12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F59564A2A58C4488FFCA536FD2D5012" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1643ae5792932210d5e1d0566b4b27c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d1c54b4-f525-4d5c-990b-469a522e139b" xmlns:ns3="3fe5c014-86a3-491b-8931-1a83e44765f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e4f3ada08ee3b15444779bf5087cc81" ns2:_="" ns3:_="">
+    <xsd:import namespace="7d1c54b4-f525-4d5c-990b-469a522e139b"/>
+    <xsd:import namespace="3fe5c014-86a3-491b-8931-1a83e44765f0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7d1c54b4-f525-4d5c-990b-469a522e139b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e260c2cf-47ab-421a-8ed8-b63164a4d531" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3fe5c014-86a3-491b-8931-1a83e44765f0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1036c647-023f-4925-9342-5538d4fbbc6b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3fe5c014-86a3-491b-8931-1a83e44765f0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d1c54b4-f525-4d5c-990b-469a522e139b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fe5c014-86a3-491b-8931-1a83e44765f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4AA3DD-561B-4E67-A0FE-9CED5141793D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7d1c54b4-f525-4d5c-990b-469a522e139b"/>
+    <ds:schemaRef ds:uri="3fe5c014-86a3-491b-8931-1a83e44765f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E1C9440-77E3-4C63-861C-B083D4E8C0DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7d1c54b4-f525-4d5c-990b-469a522e139b"/>
+    <ds:schemaRef ds:uri="3fe5c014-86a3-491b-8931-1a83e44765f0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C60FCA0-CA57-43BD-A0C8-49EF84CD1866}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pprbd.org</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shelley Savage</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101005F59564A2A58C4488FFCA536FD2D5012</vt:lpwstr>
+  </property>
+</Properties>
+</file>