--- v2 (2026-08-17)
+++ v3 (2026-09-06)
@@ -13,53 +13,53 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://pikespeakregionalbuilding.sharepoint.com/Plan Review/Shared Documents/WebSiteFiles/2023 PPRBC/2 Residential Handouts/Mechanical/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{6688DEC0-D4CF-42A9-8C46-A46AA4EFFD68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0E5A2AAC-B2E9-459A-A16B-11E50F07C56D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5B948E99-6B3F-421C-B204-DB9C26D00929}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7040" yWindow="950" windowWidth="24020" windowHeight="18900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-25620" yWindow="2470" windowWidth="22940" windowHeight="17950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -522,63 +522,51 @@
       </text>
     </comment>
     <comment ref="P42" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>This is the minimum heat input required to meet the heat loss as calculated.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="81">
   <si>
     <t>Directions:</t>
   </si>
   <si>
-    <t>Enter or modify information in the</t>
-[...4 lines deleted...]
-  <si>
     <t>cells only.  All other cells are locked.</t>
-  </si>
-[...4 lines deleted...]
-    <t>The values listed in the R and U columns are the most common but may be modified depending on building materials actually used.</t>
   </si>
   <si>
     <t>For all Areas, enter the value in square feet.  BTU/hr means British Thermal Unit per hour, a unit measure of heat loss over time.</t>
   </si>
   <si>
     <t>The Areas in Row 5A and 5C are locked for your benefit.  Please insure that these are a positive number or you will get an error message.</t>
   </si>
   <si>
     <t>For further direction, cells with a red triangle offer additional comments when the cursor is placed over the cell.</t>
   </si>
   <si>
     <t>When finished, print this form and attach it to your plans for review.</t>
   </si>
   <si>
     <t>Pikes Peak Regional Building Department</t>
   </si>
   <si>
     <t>Contractor/Builder:</t>
   </si>
   <si>
     <t>Address or Master#:</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
@@ -772,61 +760,89 @@
     <t>Total Input</t>
   </si>
   <si>
     <t>form release: 12/09/2003</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Heat Loss Calculation Table </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(ver. 2.3)</t>
     </r>
   </si>
   <si>
     <t>THIS FORM CANNOT BE USED WHEN DUCT DESIGN PLANS ARE REQUIRED</t>
   </si>
   <si>
     <t>revised: 08/14//2026</t>
   </si>
+  <si>
+    <t>Enter R values from IECC form in the</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>DO NOT enter both R and U values.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  The worksheet defaults to the R value.  If you want to use the U value, leave the R value empty.</t>
+    </r>
+  </si>
+  <si>
+    <t>The values listed in the U columns are the most common but may be modified depending on building materials actually used.</t>
+  </si>
+  <si>
+    <t>green</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="165" formatCode="#,##0\ &quot;BTU/hr&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0\ \B\t\u"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -873,88 +889,99 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="47"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1170,67 +1197,64 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1280,281 +1304,298 @@
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...180 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1809,51 +1850,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V29" sqref="V29"/>
+      <selection activeCell="T10" sqref="T10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="3.7265625" style="5" customWidth="1"/>
     <col min="2" max="2" width="18.7265625" style="4" customWidth="1"/>
     <col min="3" max="3" width="4.7265625" style="4" customWidth="1"/>
     <col min="4" max="4" width="14.7265625" style="4" customWidth="1"/>
     <col min="5" max="7" width="6.7265625" style="4" customWidth="1"/>
     <col min="8" max="17" width="9.7265625" style="4" customWidth="1"/>
     <col min="18" max="256" width="9.1796875" style="4"/>
     <col min="257" max="257" width="3.7265625" style="4" customWidth="1"/>
     <col min="258" max="258" width="18.7265625" style="4" customWidth="1"/>
     <col min="259" max="259" width="4.7265625" style="4" customWidth="1"/>
     <col min="260" max="260" width="14.7265625" style="4" customWidth="1"/>
     <col min="261" max="263" width="6.7265625" style="4" customWidth="1"/>
     <col min="264" max="273" width="9.7265625" style="4" customWidth="1"/>
     <col min="274" max="512" width="9.1796875" style="4"/>
     <col min="513" max="513" width="3.7265625" style="4" customWidth="1"/>
     <col min="514" max="514" width="18.7265625" style="4" customWidth="1"/>
     <col min="515" max="515" width="4.7265625" style="4" customWidth="1"/>
     <col min="516" max="516" width="14.7265625" style="4" customWidth="1"/>
     <col min="517" max="519" width="6.7265625" style="4" customWidth="1"/>
     <col min="520" max="529" width="9.7265625" style="4" customWidth="1"/>
     <col min="530" max="768" width="9.1796875" style="4"/>
@@ -2283,1606 +2324,1608 @@
     <col min="16132" max="16132" width="14.7265625" style="4" customWidth="1"/>
     <col min="16133" max="16135" width="6.7265625" style="4" customWidth="1"/>
     <col min="16136" max="16145" width="9.7265625" style="4" customWidth="1"/>
     <col min="16146" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
     </row>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1">
         <v>1</v>
       </c>
-      <c r="B2" s="5" t="s">
-        <v>1</v>
+      <c r="B2" s="117" t="s">
+        <v>77</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
-      <c r="E2" s="6" t="s">
-[...15 lines deleted...]
-      <c r="Q2" s="40"/>
+      <c r="E2" s="122" t="s">
+        <v>80</v>
+      </c>
+      <c r="F2" s="118" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2" s="118"/>
+      <c r="H2" s="118"/>
+      <c r="I2" s="118"/>
+      <c r="J2" s="118"/>
+      <c r="K2" s="118"/>
+      <c r="L2" s="118"/>
+      <c r="M2" s="118"/>
+      <c r="N2" s="118"/>
+      <c r="O2" s="118"/>
+      <c r="P2" s="118"/>
+      <c r="Q2" s="118"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A3" s="1">
         <f t="shared" ref="A3:A8" si="0">A2+1</f>
         <v>2</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>4</v>
+        <v>78</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A4" s="1">
         <f t="shared" si="0"/>
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>5</v>
+        <v>79</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A5" s="1">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" s="1">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A7" s="1">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A8" s="1">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="5"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
     </row>
     <row r="10" spans="1:17" ht="22" x14ac:dyDescent="0.4">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="109" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="109"/>
+      <c r="C10" s="109"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="109"/>
+      <c r="M10" s="109"/>
+      <c r="N10" s="109"/>
+      <c r="O10" s="109"/>
+      <c r="P10" s="109"/>
+      <c r="Q10" s="109"/>
+    </row>
+    <row r="11" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A11" s="110" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="110"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="110"/>
+      <c r="K11" s="110"/>
+      <c r="L11" s="110"/>
+      <c r="M11" s="110"/>
+      <c r="N11" s="110"/>
+      <c r="O11" s="110"/>
+      <c r="P11" s="111"/>
+      <c r="Q11" s="111"/>
+    </row>
+    <row r="12" spans="1:17" s="38" customFormat="1" ht="25" x14ac:dyDescent="0.5">
+      <c r="A12" s="116" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="116"/>
+      <c r="C12" s="116"/>
+      <c r="D12" s="116"/>
+      <c r="E12" s="116"/>
+      <c r="F12" s="116"/>
+      <c r="G12" s="116"/>
+      <c r="H12" s="116"/>
+      <c r="I12" s="116"/>
+      <c r="J12" s="116"/>
+      <c r="K12" s="116"/>
+      <c r="L12" s="116"/>
+      <c r="M12" s="116"/>
+      <c r="N12" s="116"/>
+      <c r="O12" s="116"/>
+      <c r="P12" s="116"/>
+      <c r="Q12" s="116"/>
+    </row>
+    <row r="13" spans="1:17" ht="18" x14ac:dyDescent="0.4">
+      <c r="A13" s="6"/>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="6"/>
+      <c r="O13" s="6"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A14" s="112" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="112"/>
+      <c r="C14" s="113"/>
+      <c r="D14" s="113"/>
+      <c r="E14" s="113"/>
+      <c r="F14" s="113"/>
+      <c r="G14" s="114"/>
+      <c r="H14" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="I14" s="112"/>
+      <c r="J14" s="112"/>
+      <c r="K14" s="113"/>
+      <c r="L14" s="113"/>
+      <c r="M14" s="113"/>
+      <c r="N14" s="113"/>
+      <c r="O14" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="P14" s="115"/>
+      <c r="Q14" s="115"/>
+    </row>
+    <row r="15" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="9">
+        <v>1</v>
+      </c>
+      <c r="B15" s="64" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="41"/>
-[...78 lines deleted...]
-      <c r="A14" s="44" t="s">
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="106"/>
+      <c r="H15" s="100" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="44"/>
-[...5 lines deleted...]
-      <c r="H14" s="44" t="s">
+      <c r="I15" s="101"/>
+      <c r="J15" s="100" t="s">
         <v>12</v>
       </c>
-      <c r="I14" s="44"/>
-[...5 lines deleted...]
-      <c r="O14" s="9" t="s">
+      <c r="K15" s="101"/>
+      <c r="L15" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="P14" s="47"/>
-[...6 lines deleted...]
-      <c r="B15" s="50" t="s">
+      <c r="M15" s="101"/>
+      <c r="N15" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="51"/>
-[...4 lines deleted...]
-      <c r="H15" s="53" t="s">
+      <c r="O15" s="101"/>
+      <c r="P15" s="100" t="s">
         <v>15</v>
       </c>
-      <c r="I15" s="54"/>
-      <c r="J15" s="53" t="s">
+      <c r="Q15" s="101"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A16" s="10">
+        <v>2</v>
+      </c>
+      <c r="B16" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="K15" s="54"/>
-      <c r="L15" s="53" t="s">
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="106"/>
+      <c r="H16" s="107"/>
+      <c r="I16" s="108"/>
+      <c r="J16" s="107"/>
+      <c r="K16" s="108"/>
+      <c r="L16" s="107"/>
+      <c r="M16" s="108"/>
+      <c r="N16" s="107"/>
+      <c r="O16" s="108"/>
+      <c r="P16" s="104">
+        <f>SUM(H16:O16)</f>
+        <v>0</v>
+      </c>
+      <c r="Q16" s="105"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17" s="10">
+        <v>3</v>
+      </c>
+      <c r="B17" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="M15" s="54"/>
-      <c r="N15" s="53" t="s">
+      <c r="C17" s="65"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="108"/>
+      <c r="J17" s="107"/>
+      <c r="K17" s="108"/>
+      <c r="L17" s="107"/>
+      <c r="M17" s="108"/>
+      <c r="N17" s="107"/>
+      <c r="O17" s="108"/>
+      <c r="P17" s="104">
+        <f>SUM(H17:O17)</f>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="105"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A18" s="10">
+        <v>4</v>
+      </c>
+      <c r="B18" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="O15" s="54"/>
-      <c r="P15" s="53" t="s">
+      <c r="C18" s="65"/>
+      <c r="D18" s="65"/>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
+      <c r="G18" s="106"/>
+      <c r="H18" s="107"/>
+      <c r="I18" s="108"/>
+      <c r="J18" s="107"/>
+      <c r="K18" s="108"/>
+      <c r="L18" s="107"/>
+      <c r="M18" s="108"/>
+      <c r="N18" s="107"/>
+      <c r="O18" s="108"/>
+      <c r="P18" s="104">
+        <f>SUM(H18:O18)</f>
+        <v>0</v>
+      </c>
+      <c r="Q18" s="105"/>
+    </row>
+    <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="Q15" s="54"/>
-[...5 lines deleted...]
-      <c r="B16" s="50" t="s">
+      <c r="B19" s="101"/>
+      <c r="C19" s="102" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="51"/>
-[...22 lines deleted...]
-      <c r="B17" s="50" t="s">
+      <c r="D19" s="103"/>
+      <c r="E19" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="51"/>
-[...22 lines deleted...]
-      <c r="B18" s="50" t="s">
+      <c r="F19" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="51"/>
-[...19 lines deleted...]
-      <c r="A19" s="53" t="s">
+      <c r="G19" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="54"/>
-      <c r="C19" s="57" t="s">
+      <c r="H19" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="D19" s="58"/>
-      <c r="E19" s="12" t="s">
+      <c r="I19" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="F19" s="12" t="s">
+      <c r="J19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="N19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="O19" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q19" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A20" s="54">
+        <v>5</v>
+      </c>
+      <c r="B20" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="G19" s="12" t="s">
+      <c r="C20" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="13" t="s">
+      <c r="D20" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="I19" s="13" t="s">
+      <c r="E20" s="119"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="12">
+        <v>25</v>
+      </c>
+      <c r="H20" s="16">
+        <f>H16*H18-(SUM(H21:H27))</f>
+        <v>0</v>
+      </c>
+      <c r="I20" s="17">
+        <f t="shared" ref="I20:I25" si="1">IF($E20=0,$F20*$G20*H20,(1/$E20)*$G20*H20)</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="16">
+        <f>J16*J18-(SUM(J21:J27))</f>
+        <v>0</v>
+      </c>
+      <c r="K20" s="17">
+        <f t="shared" ref="K20:K35" si="2">IF($E20=0,$F20*$G20*J20,(1/$E20)*$G20*J20)</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="15"/>
+      <c r="M20" s="17">
+        <f t="shared" ref="M20:M35" si="3">IF($E20=0,$F20*$G20*L20,(1/$E20)*$G20*L20)</f>
+        <v>0</v>
+      </c>
+      <c r="N20" s="15"/>
+      <c r="O20" s="17">
+        <f t="shared" ref="O20:O35" si="4">IF($E20=0,$F20*$G20*N20,(1/$E20)*$G20*N20)</f>
+        <v>0</v>
+      </c>
+      <c r="P20" s="17">
+        <f>SUM(H20,J20,L20,N20)</f>
+        <v>0</v>
+      </c>
+      <c r="Q20" s="17">
+        <f t="shared" ref="P20:Q35" si="5">SUM(I20,K20,M20,O20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21" s="68"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="J19" s="13" t="s">
-[...28 lines deleted...]
-      <c r="B20" s="62" t="s">
+      <c r="D21" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="15" t="s">
+      <c r="E21" s="119"/>
+      <c r="F21" s="15"/>
+      <c r="G21" s="12">
+        <v>72</v>
+      </c>
+      <c r="H21" s="15"/>
+      <c r="I21" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="15"/>
+      <c r="K21" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="15"/>
+      <c r="M21" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="15"/>
+      <c r="O21" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A22" s="68"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="D20" s="15" t="s">
+      <c r="D22" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="E20" s="16">
-[...3 lines deleted...]
-      <c r="G20" s="13">
+      <c r="E22" s="119"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="12">
+        <v>72</v>
+      </c>
+      <c r="H22" s="15"/>
+      <c r="I22" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="15"/>
+      <c r="K22" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="16">
+        <f>L16*L18-(SUM(L20:L21,L23:L27))</f>
+        <v>0</v>
+      </c>
+      <c r="M22" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="16">
+        <f>N16*N18-(SUM(N20:N21,N23:N27))</f>
+        <v>0</v>
+      </c>
+      <c r="O22" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P22" s="17">
+        <f>SUM(H22,J22,L22,N22)</f>
+        <v>0</v>
+      </c>
+      <c r="Q22" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A23" s="55"/>
+      <c r="B23" s="57"/>
+      <c r="C23" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="119"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="12">
+        <v>72</v>
+      </c>
+      <c r="H23" s="15"/>
+      <c r="I23" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="15"/>
+      <c r="K23" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="15"/>
+      <c r="M23" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N23" s="15"/>
+      <c r="O23" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P23" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q23" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A24" s="54">
+        <v>6</v>
+      </c>
+      <c r="B24" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" s="119"/>
+      <c r="F24" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="G24" s="12">
+        <v>72</v>
+      </c>
+      <c r="H24" s="15"/>
+      <c r="I24" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="15"/>
+      <c r="K24" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L24" s="15"/>
+      <c r="M24" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N24" s="15"/>
+      <c r="O24" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P24" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q24" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A25" s="68"/>
+      <c r="B25" s="69"/>
+      <c r="C25" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="E25" s="119"/>
+      <c r="F25" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="G25" s="12">
+        <v>72</v>
+      </c>
+      <c r="H25" s="15"/>
+      <c r="I25" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="15"/>
+      <c r="K25" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="15"/>
+      <c r="M25" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N25" s="15"/>
+      <c r="O25" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P25" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A26" s="55"/>
+      <c r="B26" s="57"/>
+      <c r="C26" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="119"/>
+      <c r="F26" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="G26" s="12">
+        <v>72</v>
+      </c>
+      <c r="H26" s="15"/>
+      <c r="I26" s="17">
+        <f>IF($E26=0,$F26*$G26*H26,(1/$E26)*$G26*H26)</f>
+        <v>0</v>
+      </c>
+      <c r="J26" s="15"/>
+      <c r="K26" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="15"/>
+      <c r="M26" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N26" s="15"/>
+      <c r="O26" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A27" s="18">
+        <v>7</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="D27" s="14"/>
+      <c r="E27" s="119"/>
+      <c r="F27" s="15">
+        <v>0.32</v>
+      </c>
+      <c r="G27" s="12">
+        <v>72</v>
+      </c>
+      <c r="H27" s="15"/>
+      <c r="I27" s="17">
+        <f>IF($E27=0,$F27*$G27*H27,(1/$E27)*$G27*H27)</f>
+        <v>0</v>
+      </c>
+      <c r="J27" s="15"/>
+      <c r="K27" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="15"/>
+      <c r="M27" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N27" s="15"/>
+      <c r="O27" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A28" s="93">
+        <v>8</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" s="119"/>
+      <c r="F28" s="15"/>
+      <c r="G28" s="12">
+        <v>72</v>
+      </c>
+      <c r="H28" s="19"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="15"/>
+      <c r="K28" s="17">
+        <f>IF(J29=0,IF($E28=0,$F28*$G28*J28,(1/$E28)*$G28*J28),IF($E28=0,$F28*$G28*(J28-J29),(1/$E28)*$G28*(J28-J29)))</f>
+        <v>0</v>
+      </c>
+      <c r="L28" s="15"/>
+      <c r="M28" s="17">
+        <f>IF(L29=0,IF($E28=0,$F28*$G28*L28,(1/$E28)*$G28*L28),IF($E28=0,$F28*$G28*(L28-L29),(1/$E28)*$G28*(L28-L29)))</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="15"/>
+      <c r="O28" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P28" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A29" s="94"/>
+      <c r="B29" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="14"/>
+      <c r="E29" s="119"/>
+      <c r="F29" s="15">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="G29" s="12">
+        <v>72</v>
+      </c>
+      <c r="H29" s="19"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="15"/>
+      <c r="M29" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N29" s="15"/>
+      <c r="O29" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P29" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q29" s="17">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A30" s="95" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E30" s="119"/>
+      <c r="F30" s="15"/>
+      <c r="G30" s="12">
+        <v>72</v>
+      </c>
+      <c r="H30" s="19"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="15"/>
+      <c r="K30" s="17">
+        <f>IF(J32=0,IF(K31=0,IF($E30=0,$F30*$G30*J30,(1/$E30)*$G30*J30),IF($E30=0,$F30*$G30*J30*(SQRT(K31^2+144)/12),(1/$E30)*$G30*J30*(SQRT(K31^2+144)/12))),IF(K31=0,IF($E30=0,$F30*$G30*(J30-J32),(1/$E30)*$G30*(J30-J32)),IF($E30=0,$F30*$G30*(J30-J32)*(SQRT(K31^2+144)/12),(1/$E30)*$G30*(J30-J32)*(SQRT(K31^2+144)/12))))</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="15"/>
+      <c r="M30" s="17">
+        <f>IF(L32=0,IF(M31=0,IF($E30=0,$F30*$G30*L30,(1/$E30)*$G30*L30),IF($E30=0,$F30*$G30*L30*(SQRT(M31^2+144)/12),(1/$E30)*$G30*L30*(SQRT(M31^2+144)/12))),IF(M31=0,IF($E30=0,$F30*$G30*(L30-L32),(1/$E30)*$G30*(L30-L32)),IF($E30=0,$F30*$G30*(L30-L32)*(SQRT(M31^2+144)/12),(1/$E30)*$G30*(L30-L32)*(SQRT(M31^2+144)/12))))</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="15"/>
+      <c r="O30" s="17">
+        <f>IF(N32=0,IF(O31=0,IF($E30=0,$F30*$G30*N30,(1/$E30)*$G30*N30),IF($E30=0,$F30*$G30*N30*(SQRT(O31^2+144)/12),(1/$E30)*$G30*N30*(SQRT(O31^2+144)/12))),IF(O31=0,IF($E30=0,$F30*$G30*(N30-N32),(1/$E30)*$G30*(N30-N32)),IF($E30=0,$F30*$G30*(N30-N32)*(SQRT(O31^2+144)/12),(1/$E30)*$G30*(N30-N32)*(SQRT(O31^2+144)/12))))</f>
+        <v>0</v>
+      </c>
+      <c r="P30" s="17">
+        <f>SUM(H30,J30,L30,N30)</f>
+        <v>0</v>
+      </c>
+      <c r="Q30" s="17">
+        <f>SUM(I30,K30,M30,O30)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A31" s="96"/>
+      <c r="B31" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="23"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="120"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="25"/>
+      <c r="O31" s="15"/>
+      <c r="P31" s="20"/>
+      <c r="Q31" s="20"/>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A32" s="55"/>
+      <c r="B32" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D32" s="14"/>
+      <c r="E32" s="119"/>
+      <c r="F32" s="15">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="G32" s="12">
+        <v>72</v>
+      </c>
+      <c r="H32" s="19"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="15"/>
+      <c r="K32" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="15"/>
+      <c r="M32" s="17">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N32" s="15"/>
+      <c r="O32" s="17">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P32" s="17">
+        <f>SUM(H32,J32,L32,N32)</f>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="17">
+        <f>SUM(I32,K32,M32,O32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A33" s="10">
+        <v>9</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E33" s="119"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="12">
         <v>25</v>
       </c>
-      <c r="H20" s="17">
-[...47 lines deleted...]
-      <c r="G21" s="13">
+      <c r="H33" s="15"/>
+      <c r="I33" s="17">
+        <f>IF($E33=0,$F33*$G33*H33,(1/$E33)*$G33*H33)</f>
+        <v>0</v>
+      </c>
+      <c r="J33" s="15"/>
+      <c r="K33" s="17">
+        <f>IF($E33=0,$F33*$G33*J33,(1/$E33)*$G33*J33)</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="15"/>
+      <c r="M33" s="17">
+        <f>IF($E33=0,$F33*$G33*L33,(1/$E33)*$G33*L33)</f>
+        <v>0</v>
+      </c>
+      <c r="N33" s="15"/>
+      <c r="O33" s="17">
+        <f>IF($E33=0,$F33*$G33*N33,(1/$E33)*$G33*N33)</f>
+        <v>0</v>
+      </c>
+      <c r="P33" s="17">
+        <f>SUM(H33,J33,L33,N33)</f>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="17">
+        <f>SUM(I33,K33,M33,O33)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A34" s="10">
+        <v>10</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D34" s="12"/>
+      <c r="E34" s="119"/>
+      <c r="F34" s="15"/>
+      <c r="G34" s="12">
         <v>72</v>
       </c>
-      <c r="H21" s="16"/>
-[...5 lines deleted...]
-      <c r="K21" s="18">
+      <c r="H34" s="15"/>
+      <c r="I34" s="17">
+        <f>IF($E34=0,$F34*$G34*H34,(1/$E34)*$G34*H34)</f>
+        <v>0</v>
+      </c>
+      <c r="J34" s="15"/>
+      <c r="K34" s="17">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L21" s="16"/>
-      <c r="M21" s="18">
+      <c r="L34" s="15"/>
+      <c r="M34" s="17">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N21" s="16"/>
-      <c r="O21" s="18">
+      <c r="N34" s="15"/>
+      <c r="O34" s="17">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P21" s="18">
+      <c r="P34" s="17">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="18">
+      <c r="Q34" s="17">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="G22" s="13">
+    <row r="35" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="26">
+        <v>11</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" s="27"/>
+      <c r="E35" s="121"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="27">
         <v>72</v>
       </c>
-      <c r="H22" s="16"/>
-[...5 lines deleted...]
-      <c r="K22" s="18">
+      <c r="H35" s="28"/>
+      <c r="I35" s="29">
+        <f>IF($E35=0,$F35*$G35*H35,(1/$E35)*$G35*H35)</f>
+        <v>0</v>
+      </c>
+      <c r="J35" s="28"/>
+      <c r="K35" s="29">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L22" s="17">
-[...3 lines deleted...]
-      <c r="M22" s="18">
+      <c r="L35" s="28"/>
+      <c r="M35" s="29">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N22" s="17">
-[...3 lines deleted...]
-      <c r="O22" s="18">
+      <c r="N35" s="28"/>
+      <c r="O35" s="29">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P22" s="18">
-[...3 lines deleted...]
-      <c r="Q22" s="18">
+      <c r="P35" s="29">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G23" s="13">
+      <c r="Q35" s="29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="30">
+        <v>12</v>
+      </c>
+      <c r="B36" s="97" t="s">
+        <v>61</v>
+      </c>
+      <c r="C36" s="98"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="99"/>
+      <c r="H36" s="75">
+        <f>SUM(I20:I30,I32:I35)</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="76"/>
+      <c r="J36" s="75">
+        <f>SUM(K20:K30,K32:K35)</f>
+        <v>0</v>
+      </c>
+      <c r="K36" s="76"/>
+      <c r="L36" s="75">
+        <f>SUM(M20:M30,M32:M35)</f>
+        <v>0</v>
+      </c>
+      <c r="M36" s="76"/>
+      <c r="N36" s="75">
+        <f>SUM(O20:O30,O32:O35)</f>
+        <v>0</v>
+      </c>
+      <c r="O36" s="76"/>
+      <c r="P36" s="77">
+        <f>SUM(H36:O36)</f>
+        <v>0</v>
+      </c>
+      <c r="Q36" s="78"/>
+    </row>
+    <row r="37" spans="1:17" s="31" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="32">
+        <v>13</v>
+      </c>
+      <c r="B37" s="79" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="80"/>
+      <c r="D37" s="80"/>
+      <c r="E37" s="80"/>
+      <c r="F37" s="80"/>
+      <c r="G37" s="81"/>
+      <c r="H37" s="82">
+        <f>H17*H18*0.35</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="83"/>
+      <c r="J37" s="82">
+        <f>J17*J18*0.35</f>
+        <v>0</v>
+      </c>
+      <c r="K37" s="83"/>
+      <c r="L37" s="82">
+        <f>L17*L18*0.52</f>
+        <v>0</v>
+      </c>
+      <c r="M37" s="83"/>
+      <c r="N37" s="82">
+        <f>N17*N18*0.35</f>
+        <v>0</v>
+      </c>
+      <c r="O37" s="84"/>
+      <c r="P37" s="85">
+        <f>SUM(H37:O37)</f>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="86"/>
+    </row>
+    <row r="38" spans="1:17" s="31" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="33">
+        <v>14</v>
+      </c>
+      <c r="B38" s="87" t="s">
+        <v>63</v>
+      </c>
+      <c r="C38" s="88"/>
+      <c r="D38" s="88"/>
+      <c r="E38" s="88"/>
+      <c r="F38" s="88"/>
+      <c r="G38" s="89"/>
+      <c r="H38" s="90">
+        <f>SUM(H36:I37)</f>
+        <v>0</v>
+      </c>
+      <c r="I38" s="91"/>
+      <c r="J38" s="90">
+        <f>SUM(J36:K37)</f>
+        <v>0</v>
+      </c>
+      <c r="K38" s="91"/>
+      <c r="L38" s="90">
+        <f>SUM(L36:M37)</f>
+        <v>0</v>
+      </c>
+      <c r="M38" s="91"/>
+      <c r="N38" s="90">
+        <f>SUM(N36:O37)</f>
+        <v>0</v>
+      </c>
+      <c r="O38" s="92"/>
+      <c r="P38" s="73">
+        <f>SUM(H38:O38)</f>
+        <v>0</v>
+      </c>
+      <c r="Q38" s="74"/>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A39" s="68">
+        <v>15</v>
+      </c>
+      <c r="B39" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="70" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="71"/>
+      <c r="E39" s="71"/>
+      <c r="F39" s="71"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="I39" s="63"/>
+      <c r="J39" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="K39" s="63"/>
+      <c r="L39" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="M39" s="63"/>
+      <c r="N39" s="62" t="s">
+        <v>66</v>
+      </c>
+      <c r="O39" s="63"/>
+      <c r="P39" s="62" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q39" s="63"/>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A40" s="55"/>
+      <c r="B40" s="57"/>
+      <c r="C40" s="64" t="s">
+        <v>68</v>
+      </c>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="G40" s="67"/>
+      <c r="H40" s="49">
+        <f>H38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="I40" s="50"/>
+      <c r="J40" s="49">
+        <f>J38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="50"/>
+      <c r="L40" s="49">
+        <f>L38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="M40" s="50"/>
+      <c r="N40" s="49">
+        <f>N38/$F40</f>
+        <v>0</v>
+      </c>
+      <c r="O40" s="50"/>
+      <c r="P40" s="49">
+        <f>SUM(H40:O40)</f>
+        <v>0</v>
+      </c>
+      <c r="Q40" s="50"/>
+    </row>
+    <row r="41" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="54">
+        <v>16</v>
+      </c>
+      <c r="B41" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="C41" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="D41" s="59"/>
+      <c r="E41" s="59"/>
+      <c r="F41" s="59"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="I41" s="61"/>
+      <c r="J41" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="K41" s="61"/>
+      <c r="L41" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="M41" s="41"/>
+      <c r="N41" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="O41" s="42"/>
+      <c r="P41" s="43" t="s">
         <v>72</v>
       </c>
-      <c r="H23" s="16"/>
-[...711 lines deleted...]
-      <c r="F40" s="100">
+      <c r="Q41" s="44"/>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A42" s="55"/>
+      <c r="B42" s="57"/>
+      <c r="C42" s="45"/>
+      <c r="D42" s="46"/>
+      <c r="E42" s="46"/>
+      <c r="F42" s="47">
         <v>0.8</v>
       </c>
-      <c r="G40" s="101"/>
-[...71 lines deleted...]
-      <c r="H42" s="102">
+      <c r="G42" s="48"/>
+      <c r="H42" s="49">
         <f>H40/$F42</f>
         <v>0</v>
       </c>
-      <c r="I42" s="103"/>
-      <c r="J42" s="102">
+      <c r="I42" s="50"/>
+      <c r="J42" s="49">
         <f>J40/$F42</f>
         <v>0</v>
       </c>
-      <c r="K42" s="103"/>
-      <c r="L42" s="102">
+      <c r="K42" s="50"/>
+      <c r="L42" s="49">
         <f>L40/$F42</f>
         <v>0</v>
       </c>
-      <c r="M42" s="103"/>
-      <c r="N42" s="102">
+      <c r="M42" s="50"/>
+      <c r="N42" s="49">
         <f>N40/$F42</f>
         <v>0</v>
       </c>
-      <c r="O42" s="112"/>
-      <c r="P42" s="113">
+      <c r="O42" s="51"/>
+      <c r="P42" s="52">
         <f>SUM(H42:O42)</f>
         <v>0</v>
       </c>
-      <c r="Q42" s="114"/>
+      <c r="Q42" s="53"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A43" s="104" t="str">
+      <c r="A43" s="39" t="str">
         <f>IF(OR(H20&lt;0,J20&lt;0,),"Areas do not add up, Concrete to earth value is negative","-")</f>
         <v>-</v>
       </c>
-      <c r="B43" s="104"/>
-[...7 lines deleted...]
-      <c r="Q43" s="36"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="O43" s="34"/>
+      <c r="P43" s="35"/>
+      <c r="Q43" s="35"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A44" s="37" t="str">
+      <c r="A44" s="36" t="str">
         <f>IF(Q28+Q30=0,"NO ROOF CALCULATED","-")</f>
         <v>NO ROOF CALCULATED</v>
       </c>
-      <c r="P44" s="105" t="s">
-[...2 lines deleted...]
-      <c r="Q44" s="105"/>
+      <c r="P44" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q44" s="40"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.3">
-      <c r="A45" s="104" t="str">
+      <c r="A45" s="39" t="str">
         <f>IF(OR(L22&lt;0,N22&lt;0),"Areas do not add up, 2X4 wall value is negative","-")</f>
         <v>-</v>
       </c>
-      <c r="B45" s="104"/>
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="P45" s="37" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="92">
+    <mergeCell ref="F2:Q2"/>
+    <mergeCell ref="A10:Q10"/>
+    <mergeCell ref="A11:Q11"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="A12:Q12"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="A20:A23"/>
+    <mergeCell ref="B20:B23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="B37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="B38:G38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="L39:M39"/>
     <mergeCell ref="A43:G43"/>
     <mergeCell ref="P44:Q44"/>
     <mergeCell ref="A45:G45"/>
     <mergeCell ref="N41:O41"/>
     <mergeCell ref="P41:Q41"/>
     <mergeCell ref="C42:E42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="N42:O42"/>
     <mergeCell ref="P42:Q42"/>
     <mergeCell ref="A41:A42"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="C41:G41"/>
     <mergeCell ref="H41:I41"/>
-    <mergeCell ref="J41:K41"/>
-[...74 lines deleted...]
-    <mergeCell ref="A12:Q12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7d1c54b4-f525-4d5c-990b-469a522e139b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3fe5c014-86a3-491b-8931-1a83e44765f0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F59564A2A58C4488FFCA536FD2D5012" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e1643ae5792932210d5e1d0566b4b27c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7d1c54b4-f525-4d5c-990b-469a522e139b" xmlns:ns3="3fe5c014-86a3-491b-8931-1a83e44765f0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e4f3ada08ee3b15444779bf5087cc81" ns2:_="" ns3:_="">
     <xsd:import namespace="7d1c54b4-f525-4d5c-990b-469a522e139b"/>
     <xsd:import namespace="3fe5c014-86a3-491b-8931-1a83e44765f0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -4081,127 +4124,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4AA3DD-561B-4E67-A0FE-9CED5141793D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C60FCA0-CA57-43BD-A0C8-49EF84CD1866}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E1C9440-77E3-4C63-861C-B083D4E8C0DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7d1c54b4-f525-4d5c-990b-469a522e139b"/>
     <ds:schemaRef ds:uri="3fe5c014-86a3-491b-8931-1a83e44765f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C60FCA0-CA57-43BD-A0C8-49EF84CD1866}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F4AA3DD-561B-4E67-A0FE-9CED5141793D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7d1c54b4-f525-4d5c-990b-469a522e139b"/>
+    <ds:schemaRef ds:uri="3fe5c014-86a3-491b-8931-1a83e44765f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>pprbd.org</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shelley Savage</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F59564A2A58C4488FFCA536FD2D5012</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>